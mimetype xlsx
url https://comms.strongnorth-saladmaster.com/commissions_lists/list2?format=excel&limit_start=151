--- v0 (2026-04-23)
+++ v1 (2026-06-09)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>6701</t>
+          <t>7284</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1597</t>
+          <t>1743</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1437</t>
+          <t>CR20250225-1570</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ESTAVILLO, JOEL/SHARON</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>2,291.67</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>3,320.00</t>
+          <t>285.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>6700</t>
+          <t>7283</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1596</t>
+          <t>1743</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1436</t>
+          <t>CR20250225-1570</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>VILLALON, MANOLITO/VIOLETA</t>
+          <t>CALVO, VILMA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>34,416.67</t>
+          <t>9,333.33</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>5,713.17</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>6699</t>
+          <t>7262</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1596</t>
+          <t>1738</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1436</t>
+          <t>CR20250225-1569</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ESTAVILLO, JOEL/SHARON</t>
+          <t>LAGRANA, JANE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>213,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>8,839.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>6698</t>
+          <t>7261</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1596</t>
+          <t>1738</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1436</t>
+          <t>CR20250225-1569</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SANGALANG, AILEEN AIRA</t>
+          <t>GALANO, EVANGELINE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>246.93</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>6697</t>
+          <t>7260</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1596</t>
+          <t>1738</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1436</t>
+          <t>CR20250225-1569</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CARINO, PAMELA</t>
+          <t>MIGUEL, ALIE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>10,448.00</t>
+          <t>8,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>433.59</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>6696</t>
+          <t>7259</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1596</t>
+          <t>1738</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1436</t>
+          <t>CR20250225-1569</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>MANALO, GEMMA</t>
+          <t>MIGUEL, ALIE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>5,534.00</t>
+          <t>8,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>229.66</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>6695</t>
+          <t>7258</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1596</t>
+          <t>1738</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1436</t>
+          <t>CR20250225-1569</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>PERERA, JASON</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>120,208.31</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>4,988.64</t>
+          <t>747.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>6694</t>
+          <t>7257</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1595</t>
+          <t>1738</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1435</t>
+          <t>CR20250225-1569</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>AGUB, LAYRONE/V</t>
+          <t>SERRANO, FROILAN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>20,200.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,514.90</t>
+          <t>1,307.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>6693</t>
+          <t>7256</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1595</t>
+          <t>1737</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1435</t>
+          <t>CR20250224-1568</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>AGUB, LAYRONE/V</t>
+          <t>ESTAVILLO, BERNADETTE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>28,125.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>3,501.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>6692</t>
+          <t>7255</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-12-03</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1595</t>
+          <t>1737</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20241203-1435</t>
+          <t>CR20250224-1568</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>MONTENEGRO, LILIBETH</t>
+          <t>ESTAVILLO, BERNADETTE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>3,733.00</t>
+          <t>28,125.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>464.76</t>
+          <t>3,501.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>6691</t>
+          <t>7254</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-11-29</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>LAGMAY, KATHLEEN/SHERWIN</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1594</t>
+          <t>1737</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20241129-1434</t>
+          <t>CR20250224-1568</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ORENSE, FLORENCE</t>
+          <t>WEHMHOENER, ALICIA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>259,000.00</t>
+          <t>18,784.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>32,245.50</t>
+          <t>2,338.61</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>6690</t>
+          <t>7253</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-11-18</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1593</t>
+          <t>1736</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20241118-1433</t>
+          <t>CR20250224-1567</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>QUIAO, MERLY</t>
+          <t>AGSALDA, GLO DANICE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>110,000.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>18,260.00</t>
+          <t>3,631.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>6689</t>
+          <t>7252</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-11-07</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1592</t>
+          <t>1736</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20241107-1432</t>
+          <t>CR20250224-1567</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE-MAHOR, JEAN/BISHOP MIKE-VALENCIA, EVANGELINE</t>
+          <t>RAZOTE, RENIEL</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>6688</t>
+          <t>7251</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-11-07</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL (100$)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1591</t>
+          <t>1736</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20241107-1431</t>
+          <t>CR20250224-1567</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY-CO, SANDRA-CASTRO, JEANNE</t>
+          <t>BONNAO, JOYCE/RAZOTE, RENIEL</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>6687</t>
+          <t>7250</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-11-07</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1590</t>
+          <t>1736</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20241107-1430</t>
+          <t>CR20250224-1567</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA-TIRA, ALIPINA-DOMENDEN, NHRLY</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>6686</t>
+          <t>7249</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-11-07</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1590</t>
+          <t>1735</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20241107-1430</t>
+          <t>CR20250224-1566</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MA EDITHA-FERNANDEZ, JANIROSE-DE LEON, FLEUR MADISON</t>
+          <t>CHUA, JEAN PAUL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>16,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>2,656.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>6685</t>
+          <t>7248</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-11-06</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>TABANGAY, MANILYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1589</t>
+          <t>1735</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20241106-1429</t>
+          <t>CR20250224-1566</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>CAMILLE JOYCE OPENA</t>
+          <t>ORIL, OFELIA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>296,000.00</t>
+          <t>18,083.33</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>24,568.00</t>
+          <t>750.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>6684</t>
+          <t>7247</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-11-06</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1588</t>
+          <t>1735</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20241106-1428</t>
+          <t>CR20250224-1566</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JANIROSE</t>
+          <t>VILLACORTA, RAYMOND</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>297,000.00</t>
+          <t>5,737.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>46,836.90</t>
+          <t>952.34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>6683</t>
+          <t>7246</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-11-06</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1588</t>
+          <t>1735</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20241106-1428</t>
+          <t>CR20250224-1566</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>PLETE, NELLA</t>
+          <t>ANUADA, ANNIE/PABLO</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>147,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>71,006.50</t>
+          <t>18,363.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>6682</t>
+          <t>7245</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-11-06</t>
+          <t>2025-02-24</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1588</t>
+          <t>1735</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20241106-1428</t>
+          <t>CR20250224-1566</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>PLETE, ADRIAN</t>
+          <t>CUSUE, ROSEMARIE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>375,000.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>90,262.50</t>
+          <t>435.75</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>