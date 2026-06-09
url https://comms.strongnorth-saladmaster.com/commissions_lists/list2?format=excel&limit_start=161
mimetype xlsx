--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>6498</t>
+          <t>7044</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1539</t>
+          <t>1684</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1382</t>
+          <t>CR20250130-1519</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>BATALLONES, EVANGELINE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>2,291.67</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>285.31</t>
+          <t>246.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>6497</t>
+          <t>7043</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1539</t>
+          <t>1684</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1382</t>
+          <t>CR20250130-1519</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CALVO, VILMA</t>
+          <t>DELOS SANTOS, ANTHONY</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>9,333.33</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>246.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>6496</t>
+          <t>7042</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1539</t>
+          <t>1683</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1382</t>
+          <t>CR20250130-1518</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>FERMIN, ROCAMIA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>131,249.99</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>593.12</t>
+          <t>16,340.62</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>6495</t>
+          <t>7041</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1538</t>
+          <t>1683</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1381</t>
+          <t>CR20250130-1518</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>BISMONTE, MARILYN</t>
+          <t>RICAHUERTA, ANGELICA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>76,200.00</t>
+          <t>16,250.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>6,324.60</t>
+          <t>2,023.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>6494</t>
+          <t>7040</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1538</t>
+          <t>1683</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1381</t>
+          <t>CR20250130-1518</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CALVAN, MARILIN</t>
+          <t>RUBIO, JANE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>26,825.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,226.48</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>6493</t>
+          <t>7039</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1537</t>
+          <t>1683</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1380</t>
+          <t>CR20250130-1518</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>JOAQUIN, CATHERIN</t>
+          <t>BASCAO, UZZIELL</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>203,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>16,849.00</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>6492</t>
+          <t>7038</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1536</t>
+          <t>1683</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1379</t>
+          <t>CR20250130-1518</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>PIO, LEONORA</t>
+          <t>TUBBAN, OLIBELLA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>39,200.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,626.80</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>6491</t>
+          <t>7037</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1536</t>
+          <t>1683</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1379</t>
+          <t>CR20250130-1518</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, RUSSEL/MARIE FE</t>
+          <t>DAMASO, ELISA LUISA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,220.10</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>6490</t>
+          <t>7036</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1536</t>
+          <t>1682</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1379</t>
+          <t>CR20250128-1517</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>SIMON, RYAN JAY/MAY</t>
+          <t>ANCHETA, ERNESTINE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>13,433.93</t>
+          <t>42,350.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>557.51</t>
+          <t>5,272.58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>6489</t>
+          <t>7035</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1536</t>
+          <t>1682</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1379</t>
+          <t>CR20250128-1517</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>ALIPIO, CHRISTINE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>32,375.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>246.93</t>
+          <t>4,030.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>6488</t>
+          <t>7034</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1536</t>
+          <t>1682</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1379</t>
+          <t>CR20250128-1517</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>ESTAVILLO, BERNADETTE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>28,125.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>246.93</t>
+          <t>3,501.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>6487</t>
+          <t>7033</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>OSIAS, JANE MAE</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1535</t>
+          <t>1682</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1378</t>
+          <t>CR20250128-1517</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>OSIAS, OLIVER</t>
+          <t>ESPANOL, MAEZIE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>95,000.00</t>
+          <t>10,937.50</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>7,885.00</t>
+          <t>1,361.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>6486</t>
+          <t>7032</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>OSIAS, JANE MAE</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1535</t>
+          <t>1682</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1378</t>
+          <t>CR20250128-1517</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>OSIAS, OLIVER</t>
+          <t>WEHMHOENER, ALICIA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>250,000.00</t>
+          <t>18,784.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>20,750.00</t>
+          <t>2,338.61</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>6485</t>
+          <t>7031</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1534</t>
+          <t>1682</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1377</t>
+          <t>CR20250128-1517</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>BALLESTEROS, JENELYN</t>
+          <t>RAMOS, ZARAH</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>10,625.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>36,727.50</t>
+          <t>1,322.81</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>6484</t>
+          <t>7030</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1534</t>
+          <t>1681</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1377</t>
+          <t>CR20250128-1516</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>SIRUNO, MARAVILLA</t>
+          <t>AGCAOILI, ERROL</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>36,727.50</t>
+          <t>370.39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>6483</t>
+          <t>7029</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1534</t>
+          <t>1681</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1377</t>
+          <t>CR20250128-1516</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>SANTOS, JOEL/ERICA</t>
+          <t>BARAOIDAN. KAREN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>8,570.83</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>508.38</t>
+          <t>1,067.07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>6482</t>
+          <t>7028</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1534</t>
+          <t>1681</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1377</t>
+          <t>CR20250128-1516</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>SACRO, ESTRELLA</t>
+          <t>DOMINGO, JOHNSON</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>58,800.00</t>
+          <t>10,447.91</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>7,320.60</t>
+          <t>867.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>6481</t>
+          <t>7027</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1534</t>
+          <t>1681</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1377</t>
+          <t>CR20250128-1516</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VINZ</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>6480</t>
+          <t>7026</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1533</t>
+          <t>1680</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1376</t>
+          <t>CR20250128-1515</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, EMMANUEL/ROSELIA</t>
+          <t>FORONDA, EDNA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>375,000.00</t>
+          <t>12,979.17</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>46,687.50</t>
+          <t>1,615.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>6479</t>
+          <t>7025</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1533</t>
+          <t>1680</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1376</t>
+          <t>CR20250128-1515</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>MONTENEGRO, LILIBETH</t>
+          <t>FORONDA, EDNA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>3,733.00</t>
+          <t>12,979.17</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>464.76</t>
+          <t>1,615.91</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>