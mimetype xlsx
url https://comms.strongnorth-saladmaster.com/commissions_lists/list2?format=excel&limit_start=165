--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>6418</t>
+          <t>6963</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1519</t>
+          <t>1662</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1362</t>
+          <t>CR20241217-1497</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>YAPO, MAY ROSE</t>
+          <t>BONNAO, JOYCE/RAZOTE, RENIEL</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>14,854.67</t>
+          <t>14,875.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,232.94</t>
+          <t>2,469.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>6417</t>
+          <t>6962</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, GEMMA</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1518</t>
+          <t>1662</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1361</t>
+          <t>CR20241217-1497</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, GEMMA</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>12,250.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>18,363.75</t>
+          <t>508.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>6416</t>
+          <t>6961</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, GEMMA</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1518</t>
+          <t>1662</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1361</t>
+          <t>CR20241217-1497</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>GUZMAN, SHAYNE</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>16,833.32</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>5,229.00</t>
+          <t>2,095.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>6415</t>
+          <t>6960</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, GEMMA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1518</t>
+          <t>1661</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1361</t>
+          <t>CR20241217-1496</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>BALUTAN, REINA</t>
+          <t>MARTIN, LAILANE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>4,500.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,142.44</t>
+          <t>186.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>6414</t>
+          <t>6959</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, GEMMA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1518</t>
+          <t>1661</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1361</t>
+          <t>CR20241217-1496</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>BALUTAN, REINA</t>
+          <t>DORIA, CHRISTIAN/RUSSEL</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,142.44</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>6413</t>
+          <t>6958</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARIE JANE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1517</t>
+          <t>1661</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1360</t>
+          <t>CR20241217-1496</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>GUZMAN, SHAYNE</t>
+          <t>ANYOG, LORMIE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>58,800.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>4,880.40</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>6412</t>
+          <t>6957</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1516</t>
+          <t>1661</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1359</t>
+          <t>CR20241217-1496</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>RUBIO, JANE</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>34,667.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>4,316.04</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>6411</t>
+          <t>6956</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1516</t>
+          <t>1661</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1359</t>
+          <t>CR20241217-1496</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>SANTOS, JOEL/ERICA</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>101.68</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>6410</t>
+          <t>6955</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1516</t>
+          <t>1660</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1359</t>
+          <t>CR20241217-1495</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BASCAO, UZZIELL</t>
+          <t>TOBIA, OSCAR</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>10,200.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>846.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>6409</t>
+          <t>6954</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1516</t>
+          <t>1660</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1359</t>
+          <t>CR20241217-1495</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>TUBBAN, OLIBELLA</t>
+          <t>ABLOG, RAYNALDO</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>9,166.67</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>1,141.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>6408</t>
+          <t>6953</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1516</t>
+          <t>1660</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1359</t>
+          <t>CR20241217-1495</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>DAMASO, ELISA LUISA</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>6407</t>
+          <t>6952</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1515</t>
+          <t>1659</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1358</t>
+          <t>CR20241217-1494</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>BISMONTE, MARILYN</t>
+          <t>CALAPIT, RODEL</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>76,200.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>3,162.30</t>
+          <t>2,091.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>6406</t>
+          <t>6951</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1514</t>
+          <t>1659</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1357</t>
+          <t>CR20241217-1494</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ESTAVILLO, JOEL/SHARON</t>
+          <t>SIMON, RYAN JAY/MAY</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>13,433.93</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>3,320.00</t>
+          <t>557.51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>6405</t>
+          <t>6950</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1514</t>
+          <t>1659</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1357</t>
+          <t>CR20241217-1494</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ESTAVILLO, JOEL/SHARON</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>45,235.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>1,877.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>6404</t>
+          <t>6949</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1514</t>
+          <t>1658</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1357</t>
+          <t>CR20241217-1493</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ESTAVILLO, JOEL/SHARON</t>
+          <t>PASION, ELIZA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>96,490.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>8,008.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>6403</t>
+          <t>6948</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1514</t>
+          <t>1658</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1357</t>
+          <t>CR20241217-1493</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>SANGALANG, AILEEN AIRA</t>
+          <t>CHAN, JOEY</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>246.93</t>
+          <t>3,631.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>6402</t>
+          <t>6947</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1514</t>
+          <t>1658</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1357</t>
+          <t>CR20241217-1493</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>CARIÑO, PAMELA</t>
+          <t>RUGUIAN, SUZETH</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>10,448.00</t>
+          <t>8,900.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>433.59</t>
+          <t>1,477.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>6401</t>
+          <t>6946</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-10-12</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1514</t>
+          <t>1658</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20241012-1357</t>
+          <t>CR20241217-1493</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>MANALO, GEMMA</t>
+          <t>CASTRO, DOLLY CHRIZ</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>5,534.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>229.66</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>6400</t>
+          <t>6945</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1513</t>
+          <t>1658</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240924-1356</t>
+          <t>CR20241217-1493</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, JANET</t>
+          <t>MITU, RUBY/RAMIL, ROSEMARIE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>56,250.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>4,668.75</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>6399</t>
+          <t>6944</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1513</t>
+          <t>1658</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240924-1356</t>
+          <t>CR20241217-1493</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ANTONIO, CELIA</t>
+          <t>LLANES, MARK/STERLING</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>17,945.00</t>
+          <t>126,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,234.15</t>
+          <t>20,916.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>