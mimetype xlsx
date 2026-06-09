--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>6358</t>
+          <t>6888</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1646</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1343</t>
+          <t>CR20241217-1484</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>TAQUEBA, CHIRO</t>
+          <t>CARINO, PAMELA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>15,760.42</t>
+          <t>10,448.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,962.17</t>
+          <t>433.59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>6357</t>
+          <t>6887</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-17</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1646</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1343</t>
+          <t>CR20241217-1484</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ROXAS, NESCILLE</t>
+          <t>MANALO, GEMMA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>10,447.92</t>
+          <t>5,534.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,167.94</t>
+          <t>229.66</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>6356</t>
+          <t>6886</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-10</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LUCERO, KAREN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1645</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1343</t>
+          <t>CR20241210-1483</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>INOFINADA, RODELYN</t>
+          <t>PASION. ELIZA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>3,329.17</t>
+          <t>227,980.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>690.80</t>
+          <t>18,922.34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>6355</t>
+          <t>6885</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>CALIJA, VILMA MAY (100$)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1644</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1343</t>
+          <t>CR20241205-1482</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>LU, CLAUDETTE</t>
+          <t>BALLESTEROS, JENELYN-FELIPE, JERYLIN-LUNA, ROLLY</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,447.92</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,167.94</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>6354</t>
+          <t>6884</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DOMINGO, EVELYN (100$)</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1499</t>
+          <t>1643</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1342</t>
+          <t>CR20241205-1481</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>MENDOZA, AISA</t>
+          <t>BODINO, SHIRLEY-CUA, ELAINE-AGPALZA, MARLENE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>20,895.83</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>4,335.88</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>6353</t>
+          <t>6883</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1499</t>
+          <t>1642</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1342</t>
+          <t>CR20241205-1480</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>BELTRAN, JULIANA</t>
+          <t>RAMOS, MA EDITHA-DONATO, KATHERINE-PASCUA, HERMINIA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>13,281.25</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,755.86</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>6352</t>
+          <t>6881</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1499</t>
+          <t>1640</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1342</t>
+          <t>CR20241205-1479</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DOCTOLERO, ARNEL</t>
+          <t>TURLA, MARIA BELINA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>10,447.92</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,167.94</t>
+          <t>13,246.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>6351</t>
+          <t>6880</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1499</t>
+          <t>1640</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1342</t>
+          <t>CR20241205-1479</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ROMANO, SERVITAS</t>
+          <t>DONATO, KATHERINE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>10,208.33</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,118.23</t>
+          <t>46,521.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>6350</t>
+          <t>6879</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1499</t>
+          <t>1639</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1342</t>
+          <t>CR20241205-1478</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>TOMAS, JULIET</t>
+          <t>GALANO, EVANGELINE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>58,250.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.25</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>12,086.88</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>6349</t>
+          <t>6878</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1499</t>
+          <t>1639</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1342</t>
+          <t>CR20241205-1478</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, MARGARETTE</t>
+          <t>GALANO, EVANGELINE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>6,765.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.25</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,403.74</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>6348</t>
+          <t>6877</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1498</t>
+          <t>1638</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1341</t>
+          <t>CR20241205-1477</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>TABAG, SALVACION</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>19,600.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>3,253.60</t>
+          <t>747.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>6347</t>
+          <t>6876</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1498</t>
+          <t>1638</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1341</t>
+          <t>CR20241205-1477</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>TOBIA, OSCAR</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,200.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>423.30</t>
+          <t>747.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>6346</t>
+          <t>6875</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1498</t>
+          <t>1638</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1341</t>
+          <t>CR20241205-1477</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>SERRANO, FROILAN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>2,375.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>295.69</t>
+          <t>1,307.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>6344</t>
+          <t>6874</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1497</t>
+          <t>1638</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1340</t>
+          <t>CR20241205-1477</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>SERRANO, FROILAN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>24,850.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>515.64</t>
+          <t>1,307.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>6343</t>
+          <t>6873</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1497</t>
+          <t>1638</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1340</t>
+          <t>CR20241205-1477</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>OCAMPO, MARY ANN</t>
+          <t>FIGURACION, JOZEN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>2,000.00</t>
+          <t>8,409.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>166.00</t>
+          <t>1,744.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>6342</t>
+          <t>6872</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1497</t>
+          <t>1638</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1340</t>
+          <t>CR20241205-1477</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>PASION, RUBEN</t>
+          <t>FIGURACION, JOZEN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>8,409.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>1,744.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>6341</t>
+          <t>6871</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1497</t>
+          <t>1637</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1340</t>
+          <t>CR20241205-1476</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>CABANIG, BERNADETTE</t>
+          <t>PASCUA, HERMINIA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>5,950.00</t>
+          <t>98,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>493.85</t>
+          <t>23,588.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>6340</t>
+          <t>6870</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1497</t>
+          <t>1637</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1340</t>
+          <t>CR20241205-1476</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ST WILLIAM THE HERMIT PARISH  MAGSINGAL</t>
+          <t>PLETE, NELLA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>46,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>11,072.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>6339</t>
+          <t>6869</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1496</t>
+          <t>1636</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1339</t>
+          <t>CR20241205-1475</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, ROSLYN</t>
+          <t>ARCE, VICTORIA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>370.39</t>
+          <t>61,212.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>6338</t>
+          <t>6868</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-09-03</t>
+          <t>2024-12-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1496</t>
+          <t>1636</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240903-1339</t>
+          <t>CR20241205-1475</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, ROSLYN</t>
+          <t>AVILA, MARY ANTONETTE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>370.39</t>
+          <t>12,035.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>