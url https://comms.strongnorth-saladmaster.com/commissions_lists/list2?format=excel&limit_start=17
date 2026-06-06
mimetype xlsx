--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9537</t>
+          <t>9775</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2295</t>
+          <t>2359</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2098</t>
+          <t>CR20260410-2162</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>BILLEDO, MICHELLE</t>
+          <t>ANICETO, ILIANA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>5,250.00</t>
+          <t>395,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,089.38</t>
+          <t>95,076.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9536</t>
+          <t>9774</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2295</t>
+          <t>2359</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2098</t>
+          <t>CR20260410-2162</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CALUYA, FRANELA</t>
+          <t>ISAGUIRRE, BENEX</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>13,166.67</t>
+          <t>111,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>0.25</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,732.08</t>
+          <t>23,032.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9535</t>
+          <t>9773</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2295</t>
+          <t>2358</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2098</t>
+          <t>CR20260410-2161</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>AVILA, MARY ANTONETTE</t>
+          <t>RAGUCOS, BIENVIENIDO</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>122,656.25</t>
+          <t>89,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>25,451.17</t>
+          <t>21,422.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9534</t>
+          <t>9772</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2295</t>
+          <t>2358</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2098</t>
+          <t>CR20260410-2161</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>RABILAS, JHOVEL</t>
+          <t>YEE, JEMAIMA TAN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>6,100.00</t>
+          <t>75,900.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,265.75</t>
+          <t>15,749.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9527</t>
+          <t>9771</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2293</t>
+          <t>2358</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2097</t>
+          <t>CR20260410-2161</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>YEE, JEMAIMA TAN</t>
+          <t>TAJON, ROWENA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>26,000.00</t>
+          <t>89,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>5,395.00</t>
+          <t>21,422.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9526</t>
+          <t>9770</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2293</t>
+          <t>2358</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2097</t>
+          <t>CR20260410-2161</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>RABOY, NATALETH</t>
+          <t>ACENA, MICHELLE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>57,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,556.25</t>
+          <t>13,719.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9525</t>
+          <t>9769</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2293</t>
+          <t>2358</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2097</t>
+          <t>CR20260410-2161</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, FROILAN</t>
+          <t>HOMO, JHESLY</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>6,500.00</t>
+          <t>178,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,348.75</t>
+          <t>42,844.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9524</t>
+          <t>9768</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2293</t>
+          <t>2358</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2097</t>
+          <t>CR20260410-2161</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>INOFINADA, RODELYN</t>
+          <t>SINGSON, GILIAN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>485,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,905.00</t>
+          <t>116,739.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9523</t>
+          <t>9767</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2293</t>
+          <t>2357</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2097</t>
+          <t>CR20260410-2160</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ORTEZA, RONNALEE</t>
+          <t>PASCUA, HERMINIA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>10,447.92</t>
+          <t>412,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,167.94</t>
+          <t>99,168.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9522</t>
+          <t>9766</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2293</t>
+          <t>2357</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2097</t>
+          <t>CR20260410-2160</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ROXAS, NESCILLE</t>
+          <t>FAVIS, VICTORIA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>10,447.91</t>
+          <t>79,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>0.25</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,167.94</t>
+          <t>16,392.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9521</t>
+          <t>9765</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2292</t>
+          <t>2357</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2096</t>
+          <t>CR20260410-2160</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>RODAS, EDMUNDO</t>
+          <t>PASCUA, JANETTE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>189,000.00</t>
+          <t>191,250.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>31,374.00</t>
+          <t>39,684.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9520</t>
+          <t>9764</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2291</t>
+          <t>2357</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2095</t>
+          <t>CR20260410-2160</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>SOLIS, EDWIN</t>
+          <t>DELA CRUZ, LHESLYN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>178,000.00</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>29,548.00</t>
+          <t>3,812.81</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9519</t>
+          <t>9763</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2291</t>
+          <t>2357</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2095</t>
+          <t>CR20260410-2160</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CANCINO, SAMANTHA LIZETH</t>
+          <t>DAHILIG, GIZELLE JOYCE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>174,000.00</t>
+          <t>44,100.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>28,884.00</t>
+          <t>9,150.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9518</t>
+          <t>9762</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2291</t>
+          <t>2357</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2095</t>
+          <t>CR20260410-2160</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>RODAS, GERARD</t>
+          <t>MANZANO, TRISHA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>342,000.00</t>
+          <t>5,167.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>56,772.00</t>
+          <t>1,072.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9517</t>
+          <t>9761</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2291</t>
+          <t>2356</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2095</t>
+          <t>CR20260410-2159</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>MATIBAG, BIBIANA</t>
+          <t>CORRALES, MARICHU</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>19,425.00</t>
+          <t>138,166.66</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>3,224.55</t>
+          <t>28,669.58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9516</t>
+          <t>9760</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2291</t>
+          <t>2356</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2095</t>
+          <t>CR20260410-2159</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>VILLEDO, MARIE</t>
+          <t>BILLEDO, MICHELLE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>5,250.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>1,089.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9515</t>
+          <t>9759</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2291</t>
+          <t>2356</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2095</t>
+          <t>CR20260410-2159</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>GUBA, MAE</t>
+          <t>CALUYA, FRANELIA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>26,333.34</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>5,464.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9514</t>
+          <t>9758</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2290</t>
+          <t>2356</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2094</t>
+          <t>CR20260410-2159</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ESTOLAS, MARICEL</t>
+          <t>TESORO, REMELY</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,450.00</t>
+          <t>135,937.50</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>738.70</t>
+          <t>28,207.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9513</t>
+          <t>9757</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2290</t>
+          <t>2356</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2094</t>
+          <t>CR20260410-2159</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>PALAGANAS, JOSEPHINE</t>
+          <t>SERVITAS, ROMANO</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>19,600.00</t>
+          <t>28,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>3,253.60</t>
+          <t>5,810.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9512</t>
+          <t>9756</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2290</t>
+          <t>2356</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20260218-2094</t>
+          <t>CR20260410-2159</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ESTOLAS, MARICEL</t>
+          <t>AVILA, MARY ANTONETTE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>12,291.00</t>
+          <t>26,562.50</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,530.23</t>
+          <t>5,511.72</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>