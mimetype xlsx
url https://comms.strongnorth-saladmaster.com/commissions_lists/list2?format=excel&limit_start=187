--- v0 (2026-03-03)
+++ v1 (2026-04-25)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5725</t>
+          <t>5958</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1354</t>
+          <t>1408</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1202</t>
+          <t>CR20240701-1256</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
           <t>7,146.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>296.56</t>
+          <t>593.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5724</t>
+          <t>5957</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1354</t>
+          <t>1407</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1202</t>
+          <t>CR20240701-1255</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>DORIA, CHRISTIAN</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>13,459.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,234.19</t>
+          <t>747.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5723</t>
+          <t>5956</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1354</t>
+          <t>1407</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1202</t>
+          <t>CR20240701-1255</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>FERMIN, LAILANE</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>22,166.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,679.56</t>
+          <t>747.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5721</t>
+          <t>5955</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1352</t>
+          <t>1407</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1201</t>
+          <t>CR20240701-1255</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>VERANO, KRISTINE</t>
+          <t>CAROY, MIRIAM</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>387,000.00</t>
+          <t>3,800.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>48,181.50</t>
+          <t>473.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5720</t>
+          <t>5954</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1352</t>
+          <t>1407</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1201</t>
+          <t>CR20240701-1255</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>TOBIA, OSCAR</t>
+          <t>FIGURACION, JOZEN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>10,200.00</t>
+          <t>8,409.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>846.60</t>
+          <t>1,744.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5719</t>
+          <t>5953</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1352</t>
+          <t>1407</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1201</t>
+          <t>CR20240701-1255</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>FIGURACION, JOZEN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,966.67</t>
+          <t>8,409.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,365.35</t>
+          <t>1,744.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5718</t>
+          <t>5952</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1352</t>
+          <t>1407</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1201</t>
+          <t>CR20240701-1255</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, SANTIAGO/EVELYN</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>5,950.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>740.78</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5717</t>
+          <t>5951</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1352</t>
+          <t>1406</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1201</t>
+          <t>CR20240701-1254</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>CUSUE, ROSEMARIE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>24,850.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,578.19</t>
+          <t>435.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5716</t>
+          <t>5950</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1352</t>
+          <t>1406</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1201</t>
+          <t>CR20240701-1254</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ABLOG, RAYNALDO</t>
+          <t>JOVELLANOS, MARIA TERESITA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>9,166.67</t>
+          <t>34,416.67</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,141.25</t>
+          <t>4,284.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5715</t>
+          <t>5949</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>PADRON, BERNADETTE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1351</t>
+          <t>1406</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1200</t>
+          <t>CR20240701-1254</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>SABALBURO, GLADYS</t>
+          <t>ALOG, STACEY</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>6,416.67</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>5,810.00</t>
+          <t>798.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5714</t>
+          <t>5948</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>PADRON, BERNADETTE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1351</t>
+          <t>1406</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1200</t>
+          <t>CR20240701-1254</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>SABALBURO, GLADYS</t>
+          <t>CUNANAN, REIA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>275,000.00</t>
+          <t>11,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>22,825.00</t>
+          <t>1,431.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5713</t>
+          <t>5947</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>PADRON, BERNADETTE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1351</t>
+          <t>1405</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1200</t>
+          <t>CR20240701-1253</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>SABALBURO, GLADYS</t>
+          <t>RODES, FEBE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>8,751.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>1,452.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5712</t>
+          <t>5946</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>PADRON, BERNADETTE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1351</t>
+          <t>1405</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1200</t>
+          <t>CR20240701-1253</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>SABALBURO, GLADYS</t>
+          <t>RAZOTE, RENIEL</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5711</t>
+          <t>5945</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1404</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1199</t>
+          <t>CR20240701-1252</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>SABALBURO, GLADYS</t>
+          <t>BONNAO, JOYCE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>5,810.00</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5710</t>
+          <t>5944</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1404</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1199</t>
+          <t>CR20240701-1252</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>SABALBURO, GLADYS</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>275,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>22,825.00</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5709</t>
+          <t>5943</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1404</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1199</t>
+          <t>CR20240701-1252</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>SABALBURO, GLADYS</t>
+          <t>ANGELES, RONNALYN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>4,200.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>174.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5708</t>
+          <t>5942</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1404</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1199</t>
+          <t>CR20240701-1252</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>SABALBURO, GLADYS</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5707</t>
+          <t>5941</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1404</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1199</t>
+          <t>CR20240701-1252</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CAJIMAT, ROWENA</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>252,000.00</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>41,832.00</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5706</t>
+          <t>5940</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1404</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1199</t>
+          <t>CR20240701-1252</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>GAPPI, MERRYLINE</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>144,000.00</t>
+          <t>4,208.33</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>23,904.00</t>
+          <t>523.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5705</t>
+          <t>5939</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1349</t>
+          <t>1403</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1198</t>
+          <t>CR20240701-1251</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>PADRON, BERNADETTE</t>
+          <t>TOBIA, OSCAR</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>47,400.00</t>
+          <t>10,200.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>7,868.40</t>
+          <t>846.60</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>