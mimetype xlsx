--- v1 (2026-04-25)
+++ v2 (2026-06-10)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5958</t>
+          <t>6517</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUTISTA, MARY JANE/JAPETH</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1408</t>
+          <t>1543</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1256</t>
+          <t>CR20241014-1386</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>SAMSON, ROSALINDA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>137,666.64</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>593.12</t>
+          <t>11,426.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5957</t>
+          <t>6516</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1407</t>
+          <t>1542</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1255</t>
+          <t>CR20241012-1385</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>JOSE, ZENAIDA</t>
+          <t>THE ROMAN CATHOLIC BISHOP OF BUEVA SEGOVIA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>242,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>747.00</t>
+          <t>30,129.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5956</t>
+          <t>6515</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1407</t>
+          <t>1542</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1255</t>
+          <t>CR20241012-1385</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>JOSE, ZENAIDA</t>
+          <t>SY, ROWENA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>747.00</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5955</t>
+          <t>6514</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1407</t>
+          <t>1542</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1255</t>
+          <t>CR20241012-1385</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>TABAG, SALVACION</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>3,800.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>473.10</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5954</t>
+          <t>6513</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1407</t>
+          <t>1541</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1255</t>
+          <t>CR20241012-1384</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>FIGURACION, JOZEN</t>
+          <t>TOBIA, OSCAR</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>8,409.00</t>
+          <t>10,200.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,744.87</t>
+          <t>423.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5953</t>
+          <t>6512</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1407</t>
+          <t>1541</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1255</t>
+          <t>CR20241012-1384</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>FIGURACION, JOZEN</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>8,409.00</t>
+          <t>2,375.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,744.87</t>
+          <t>295.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5952</t>
+          <t>6511</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1407</t>
+          <t>1541</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1255</t>
+          <t>CR20241012-1384</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>BAGAOISAN, RONALYN</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>24,850.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,452.50</t>
+          <t>515.64</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5951</t>
+          <t>6510</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1406</t>
+          <t>1541</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1254</t>
+          <t>CR20241012-1384</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CUSUE, ROSEMARIE</t>
+          <t>OCAMPO, MARY ANN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>2,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>435.75</t>
+          <t>166.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5950</t>
+          <t>6509</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1406</t>
+          <t>1541</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1254</t>
+          <t>CR20241012-1384</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>JOVELLANOS, MARIA TERESITA</t>
+          <t>PASION, RUBEN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>34,416.67</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>4,284.88</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5949</t>
+          <t>6508</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1406</t>
+          <t>1541</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1254</t>
+          <t>CR20241012-1384</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ALOG, STACEY</t>
+          <t>CABANIG, BERNADETTE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>6,416.67</t>
+          <t>5,950.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>798.88</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5948</t>
+          <t>6507</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1406</t>
+          <t>1540</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1254</t>
+          <t>CR20241012-1383</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CUNANAN, REIA</t>
+          <t>ST WILLIAM THE HERMIT PARISH-MAGSINGAL</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>11,500.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,431.75</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5947</t>
+          <t>6506</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1405</t>
+          <t>1540</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1253</t>
+          <t>CR20241012-1383</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>RODES, FEBE</t>
+          <t>FORMOSO, ROSLYN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>8,751.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,452.67</t>
+          <t>370.39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5946</t>
+          <t>6505</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1405</t>
+          <t>1540</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1253</t>
+          <t>CR20241012-1383</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, RENIEL</t>
+          <t>PALPALLATOC, APRIL</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>2,450.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5945</t>
+          <t>6504</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1404</t>
+          <t>1540</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1252</t>
+          <t>CR20241012-1383</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>BONNAO, JOYCE</t>
+          <t>BEREDO, MARIA LEONORA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>7,612.50</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>493.85</t>
+          <t>947.76</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5944</t>
+          <t>6503</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1404</t>
+          <t>1540</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1252</t>
+          <t>CR20241012-1383</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>SANSANO, WILFRELYN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>2,450.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>101.68</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5943</t>
+          <t>6502</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1404</t>
+          <t>1540</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1252</t>
+          <t>CR20241012-1383</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, RONNALYN</t>
+          <t>SY, CHARMAIN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>4,200.00</t>
+          <t>10,584.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>174.30</t>
+          <t>1,317.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5942</t>
+          <t>6501</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1404</t>
+          <t>1539</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1252</t>
+          <t>CR20241012-1382</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>QUIOCHO, JOAN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>7,250.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>902.63</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5941</t>
+          <t>6500</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1404</t>
+          <t>1539</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1252</t>
+          <t>CR20241012-1382</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>FORMOSO, ROSLYN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>7,250.00</t>
+          <t>8,605.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>902.63</t>
+          <t>1,071.32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5940</t>
+          <t>6499</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1404</t>
+          <t>1539</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1252</t>
+          <t>CR20241012-1382</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,208.33</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>523.94</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5939</t>
+          <t>6498</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-07-01</t>
+          <t>2024-10-12</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1403</t>
+          <t>1539</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240701-1251</t>
+          <t>CR20241012-1382</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>TOBIA, OSCAR</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>10,200.00</t>
+          <t>2,291.67</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>846.60</t>
+          <t>285.31</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>