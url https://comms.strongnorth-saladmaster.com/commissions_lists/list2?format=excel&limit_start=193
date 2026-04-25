--- v0 (2026-03-03)
+++ v1 (2026-04-25)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5590</t>
+          <t>5837</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1319</t>
+          <t>1383</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1171</t>
+          <t>CR20240627-1231</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>UY, RUEL</t>
+          <t>PE, HANILAINE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>89,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>3,693.50</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5589</t>
+          <t>5836</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1319</t>
+          <t>1383</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1171</t>
+          <t>CR20240627-1231</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>AGNES, SHIRLEY</t>
+          <t>BARTOLOME, SOFEL</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>28,632.00</t>
+          <t>17,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,376.46</t>
+          <t>2,116.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5588</t>
+          <t>5835</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1319</t>
+          <t>1383</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1171</t>
+          <t>CR20240627-1231</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ARCONADO, ALEX</t>
+          <t>BARTOLOME, SOFEL</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>17,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>2,116.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5587</t>
+          <t>5834</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>CUCHAPIN, JULIUS</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1319</t>
+          <t>1382</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1171</t>
+          <t>CR20240627-1230</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, DINA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>186,200.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>15,454.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5582</t>
+          <t>5833</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1317</t>
+          <t>1381</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1170</t>
+          <t>CR20240627-1229</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DE VILLA, LEILA</t>
+          <t>ANGELES, RONNALYN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>4,200.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>12,450.00</t>
+          <t>348.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5581</t>
+          <t>5832</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1317</t>
+          <t>1381</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1170</t>
+          <t>CR20240627-1229</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, LIEZL</t>
+          <t>ANGELES, RONNALYN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>229,000.00</t>
+          <t>4,200.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>38,014.00</t>
+          <t>348.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5580</t>
+          <t>5831</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1317</t>
+          <t>1381</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1170</t>
+          <t>CR20240627-1229</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>GARALDE, HASHLER</t>
+          <t>ANGELES, RONNALYN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>301,000.00</t>
+          <t>4,200.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>37,474.50</t>
+          <t>348.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5579</t>
+          <t>5830</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1317</t>
+          <t>1381</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1170</t>
+          <t>CR20240627-1229</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>GAMBOA, IMELDA</t>
+          <t>RAMOS, CRISTINA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>79,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>13,114.00</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5578</t>
+          <t>5829</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1317</t>
+          <t>1381</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1170</t>
+          <t>CR20240627-1229</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CALUYA, FRANELA</t>
+          <t>RAMOS, CRISTINA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>77,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.24</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>15,338.40</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5577</t>
+          <t>5828</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1317</t>
+          <t>1381</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1170</t>
+          <t>CR20240627-1229</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>MARQUEZ, NAYLYN</t>
+          <t>VILLAFLOR, HARRISON</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>14,875.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.24</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>13,944.00</t>
+          <t>1,851.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5576</t>
+          <t>5827</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1316</t>
+          <t>1380</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1169</t>
+          <t>CR20240627-1228</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>DAMO, GRETA</t>
+          <t>VILLAFLOR, HARRISON</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>79,000.00</t>
+          <t>14,875.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.24</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>15,736.80</t>
+          <t>1,851.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5575</t>
+          <t>5826</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1316</t>
+          <t>1380</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1169</t>
+          <t>CR20240627-1228</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>FUERTE, MICHELLE</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>172,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>28,552.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5574</t>
+          <t>5825</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1316</t>
+          <t>1380</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1169</t>
+          <t>CR20240627-1228</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>BADUA, ALICE</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5573</t>
+          <t>5824</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1316</t>
+          <t>1380</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1169</t>
+          <t>CR20240627-1228</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>AGNES, SHIRLEY</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>28,632.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,376.46</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5572</t>
+          <t>5823</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1316</t>
+          <t>1380</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1169</t>
+          <t>CR20240627-1228</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>NAYLYN MARQUEZ</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>37,920.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>6,294.72</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5571</t>
+          <t>5822</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1316</t>
+          <t>1380</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1169</t>
+          <t>CR20240627-1228</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MELANIE</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>26,250.00</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,178.75</t>
+          <t>1,229.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5570</t>
+          <t>5821</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>DE LEON, PHOEBIE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1315</t>
+          <t>1379</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1168</t>
+          <t>CR20240627-1227</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ANDRES, RANDY</t>
+          <t>SILAROY, DHODEE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>226,856.15</t>
+          <t>8,050.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>37,658.12</t>
+          <t>668.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5569</t>
+          <t>5820</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>DE LEON, PHOEBIE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1315</t>
+          <t>1379</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1168</t>
+          <t>CR20240627-1227</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>BATANGAN, JOLLY/BUDUAN, LEAH</t>
+          <t>OGOY, BRENDA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>12,985.00</t>
+          <t>29,750.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,155.51</t>
+          <t>2,469.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5568</t>
+          <t>5819</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1315</t>
+          <t>1378</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1168</t>
+          <t>CR20240627-1226</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, THELMA</t>
+          <t>VILLALON, MANOLITO/VIOLETA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>41,100.00</t>
+          <t>88,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>6,822.60</t>
+          <t>14,691.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5567</t>
+          <t>5818</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1315</t>
+          <t>1377</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1168</t>
+          <t>CR20240627-1225</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>BARREDO, ROWENA</t>
+          <t>GUERRERO, CECILLE/RICHARD</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>14,423.00</t>
+          <t>51,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,394.22</t>
+          <t>8,466.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>