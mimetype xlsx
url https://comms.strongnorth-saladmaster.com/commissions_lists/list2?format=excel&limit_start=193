--- v1 (2026-04-25)
+++ v2 (2026-06-10)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5837</t>
+          <t>6397</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1383</t>
+          <t>1513</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1231</t>
+          <t>CR20240924-1356</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>PE, HANILAINE</t>
+          <t>DOMINGO, ALMA LUZ</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>1,220.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5836</t>
+          <t>6396</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1383</t>
+          <t>1513</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1231</t>
+          <t>CR20240924-1356</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>BARTOLOME, SOFEL</t>
+          <t>GARCIA, MARY ROSE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>17,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,116.50</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5835</t>
+          <t>6395</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DELA CRUZ, RUSSEL/CARIMAR</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1383</t>
+          <t>1512</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1231</t>
+          <t>CR20240924-1355</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>BARTOLOME, SOFEL</t>
+          <t>RECEL, GEMMA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>17,000.00</t>
+          <t>130,579.13</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2,116.50</t>
+          <t>10,838.07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5834</t>
+          <t>6394</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-07</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CUCHAPIN, JULIUS</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1382</t>
+          <t>1511</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1230</t>
+          <t>CR20240907-1354</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>AGCAOILI, ERROL</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>186,200.00</t>
+          <t>23,800.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>15,454.60</t>
+          <t>2,963.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5833</t>
+          <t>6393</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-07</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1381</t>
+          <t>1511</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1229</t>
+          <t>CR20240907-1354</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, RONNALYN</t>
+          <t>BARAOIDAN, KAREN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,200.00</t>
+          <t>68,566.64</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>348.60</t>
+          <t>8,536.55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5832</t>
+          <t>6392</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-07</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1381</t>
+          <t>1511</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1229</t>
+          <t>CR20240907-1354</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, RONNALYN</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>4,200.00</t>
+          <t>3,674.63</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>348.60</t>
+          <t>457.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5831</t>
+          <t>6391</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-07</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1381</t>
+          <t>1511</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1229</t>
+          <t>CR20240907-1354</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, RONNALYN</t>
+          <t>TOLENTINO, NANCY</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>4,200.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>348.60</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5830</t>
+          <t>6390</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-07</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1381</t>
+          <t>1510</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1229</t>
+          <t>CR20240907-1353</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, CRISTINA</t>
+          <t>DOMINGO, JOHNSON</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>83,583.28</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>6,937.41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5829</t>
+          <t>6389</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-07</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1381</t>
+          <t>1510</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1229</t>
+          <t>CR20240907-1353</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, CRISTINA</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>19,600.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5828</t>
+          <t>6388</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-07</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1381</t>
+          <t>1510</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1229</t>
+          <t>CR20240907-1353</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>VILLAFLOR, HARRISON</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>14,875.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,851.94</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5827</t>
+          <t>6387</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-07</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1380</t>
+          <t>1510</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1228</t>
+          <t>CR20240907-1353</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>VILLAFLOR, HARRISON</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>14,875.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,851.94</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5826</t>
+          <t>6386</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-07</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1380</t>
+          <t>1510</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1228</t>
+          <t>CR20240907-1353</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>614.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5825</t>
+          <t>6385</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-07</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1380</t>
+          <t>1510</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1228</t>
+          <t>CR20240907-1353</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>47,500.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>1,971.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5824</t>
+          <t>6384</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1380</t>
+          <t>1509</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1228</t>
+          <t>CR20240905-1352</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>JAO, JONATHAN/ROSEMARIE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>260,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.14</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>30,212.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5823</t>
+          <t>6383</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1380</t>
+          <t>1509</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1228</t>
+          <t>CR20240905-1352</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>JAO, JONATHAN/ROSEMARIE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>25,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.14</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>2,905.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5822</t>
+          <t>6382</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1380</t>
+          <t>1509</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1228</t>
+          <t>CR20240905-1352</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>JAO, JONATHAN/ROSEMARIE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>4,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.14</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,229.69</t>
+          <t>464.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5821</t>
+          <t>6381</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-05</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, PHOEBIE</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1379</t>
+          <t>1509</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1227</t>
+          <t>CR20240905-1352</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>SILAROY, DHODEE</t>
+          <t>JAO, JONATHAN/ROSEMARIE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>8,050.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.14</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>668.15</t>
+          <t>697.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5820</t>
+          <t>6380</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-05</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, PHOEBIE</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1379</t>
+          <t>1508</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1227</t>
+          <t>CR20240905-1351</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>OGOY, BRENDA</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>29,750.00</t>
+          <t>43,890.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,469.25</t>
+          <t>5,464.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5819</t>
+          <t>6379</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-05</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1378</t>
+          <t>1508</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1226</t>
+          <t>CR20240905-1351</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>VILLALON, MANOLITO/VIOLETA</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>88,500.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>14,691.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5818</t>
+          <t>6378</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1377</t>
+          <t>1508</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1225</t>
+          <t>CR20240905-1351</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>GUERRERO, CECILLE/RICHARD</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>51,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>8,466.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>