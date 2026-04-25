--- v0 (2026-03-03)
+++ v1 (2026-04-25)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5566</t>
+          <t>5817</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1315</t>
+          <t>1377</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1168</t>
+          <t>CR20240627-1225</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>RUIZ, RELLIE</t>
+          <t>ESTAVILLO, JOEL/SHARON</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>16,200.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,344.60</t>
+          <t>3,631.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5565</t>
+          <t>5816</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1315</t>
+          <t>1377</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1168</t>
+          <t>CR20240627-1225</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, MARGARETTE</t>
+          <t>SANGALANG, AILEEN AIRA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>48,996.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>8,133.34</t>
+          <t>246.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5564</t>
+          <t>5815</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, DINA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1314</t>
+          <t>1377</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1167</t>
+          <t>CR20240627-1225</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ARCONADO, ALEX</t>
+          <t>MATONDING, ZENAIDA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>6,545.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>271.62</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5563</t>
+          <t>5814</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, DINA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1314</t>
+          <t>1377</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1167</t>
+          <t>CR20240627-1225</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>BADUA, ALICE</t>
+          <t>CARINO, PAMELA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>10,448.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>433.59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5562</t>
+          <t>5813</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, DINA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1314</t>
+          <t>1377</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1167</t>
+          <t>CR20240627-1225</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, MELANIE</t>
+          <t>MANALO, GEMMA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>105,000.00</t>
+          <t>5,534.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>8,715.00</t>
+          <t>229.66</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5558</t>
+          <t>5812</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-06-06</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>MAGAYANO, MARICEL</t>
+          <t>LLANES, GRATECHEN (100$)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1312</t>
+          <t>1376</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240508-1166</t>
+          <t>CR20240606-1224</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ANTONIO, JULIA GENELYN</t>
+          <t>PADRON, BERNADETTE-SABALBURO, GLADYS (375,000.00)-GAOIRAN, DOLORES(84,000.00)</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>48,995.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>4,066.59</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5557</t>
+          <t>5811</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-06</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>LLANES, GRATECHEN (100$)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1311</t>
+          <t>1376</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1165</t>
+          <t>CR20240606-1224</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, JUDITH</t>
+          <t>RAZOTE, CLARE ANN -CASTILLO, TERESITA (295,000.00)-PUNZULAN, OSWOLAN (FF)</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>10,458.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5556</t>
+          <t>5810</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-06</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>LLANES, GRATECHEN (100$)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1311</t>
+          <t>1376</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1165</t>
+          <t>CR20240606-1224</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ANTONIO, CELIA</t>
+          <t>PADRON, BERNADETTE -TAN, CORAZON/CHU, JANE (295,000.00)-RASALAN, MIMI</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>370.39</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5555</t>
+          <t>5809</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-06</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>LLANES, GRATECHEN (100$)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1311</t>
+          <t>1376</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1165</t>
+          <t>CR20240606-1224</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ANTONIO, CELIA</t>
+          <t>RAZOTE, CLARE ANN-PERDIDO, HELEN (445,000.00)-DELA CRUZ, CHERRY</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>370.39</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5554</t>
+          <t>5808</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-06</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>LLANES, GRATECHEN (100$)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1311</t>
+          <t>1376</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1165</t>
+          <t>CR20240606-1224</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ALMA LUZ</t>
+          <t>RAZOTE, CLARE ANN -MABALO, JESUSA (295,000.00)-RHESA ELIJA (FF)</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5553</t>
+          <t>5807</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-06</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>TOLENTINO, LIZA (100$)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1311</t>
+          <t>1375</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1165</t>
+          <t>CR20240606-1223</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>AGCAOILI, REMALYN -AGTANG, ROMNICK (375,000.00)-ORTAL, DARWIN (295,000.00)</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5552</t>
+          <t>5806</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-06</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>TOLENTINO, LIZA (100$)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1311</t>
+          <t>1375</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1165</t>
+          <t>CR20240606-1223</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>AGCAOILI, REMALYN-DOMINGO, DONNA(295,000.00)-ALBALOS, FRANK (FF)</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5551</t>
+          <t>5805</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-06</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1310</t>
+          <t>1374</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1164</t>
+          <t>CR20240606-1222</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>VILLACORTA, LORY-VILLACORTA, JUSTIN (375,000.00)-CARRERRA, KIM ROCHELLE (FF)</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5550</t>
+          <t>5804</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-06</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1310</t>
+          <t>1374</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1164</t>
+          <t>CR20240606-1222</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>VILLACORTA, LORY-VILLACORTA, RAYMOND(377,000.00)-QUITLOG,CRESENCIA(FF)</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5549</t>
+          <t>5803</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-06</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1310</t>
+          <t>1373</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1164</t>
+          <t>CR20240606-1221</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH</t>
+          <t>OFIANA, FLORENCE-VERANO, KRISTINE(387,000.00)-ORGANO, REYNALDO (469,000.00)</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>155.63</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5548</t>
+          <t>5802</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-06</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, SHEENA (100$)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1310</t>
+          <t>1372</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1164</t>
+          <t>CR20240606-1220</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANNE CARLOU</t>
+          <t>SIMON, JENNIFER-ALONZO, RACHELLE JOY(375,000.00)-ESPAÑOL, MAEZIE (375,000.00)</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>309.87</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5547</t>
+          <t>5801</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-06</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1310</t>
+          <t>1371</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1164</t>
+          <t>CR20240606-1219</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>CORPUZ, JOYCE ANN-RAPANUT, RONNIE (445,000.00)-MINA, JOCELYN(295,000.00)</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>7,572.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>628.48</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5546</t>
+          <t>5800</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-06</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1310</t>
+          <t>1371</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1164</t>
+          <t>CR20240606-1219</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>RAMOS, EDITHA-FERNANDEZ, JANIROSE (295,000.00), RABILAS, FEDERICO (245,000.00)</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>314.74</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5545</t>
+          <t>5799</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>DOMENDEN, JOVELYN (STIMULUS OVERRIDE)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1309</t>
+          <t>1370</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1163</t>
+          <t>CR20240604-1218</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>SIMON, RYAN JAY/MAY</t>
+          <t>GAMBOA, IMELDA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>136,019.65</t>
+          <t>79,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.02</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>5,644.82</t>
+          <t>1,311.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5544</t>
+          <t>5798</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>DOMENDEN, JOVELYN (STIMULUS OVERRIDE)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1309</t>
+          <t>1370</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1163</t>
+          <t>CR20240604-1218</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>MARQUEZ, NAYLYN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>24,500.00</t>
+          <t>70,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.02</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,033.50</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>