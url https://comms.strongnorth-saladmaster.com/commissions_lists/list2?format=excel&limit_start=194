--- v1 (2026-04-25)
+++ v2 (2026-06-10)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5817</t>
+          <t>6377</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-05</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1377</t>
+          <t>1508</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1225</t>
+          <t>CR20240905-1351</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ESTAVILLO, JOEL/SHARON</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5816</t>
+          <t>6376</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1377</t>
+          <t>1507</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1225</t>
+          <t>CR20240904-1350</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>SANGALANG, AILEEN AIRA</t>
+          <t>VILLACORTA, LORY/JOVELLANOS, MARIA TERESITA/SISON, ROSE ANN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>246.93</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5815</t>
+          <t>6375</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>TOLENTINO, LIZA (100$)</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1377</t>
+          <t>1506</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1225</t>
+          <t>CR20240904-1349</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>MATONDING, ZENAIDA</t>
+          <t>AGCAOILI, REMALYN/DAGURO, ROBERTO/MARIE JANE/CRISTOBAL, CATHERINE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>6,545.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>271.62</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5814</t>
+          <t>6374</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1377</t>
+          <t>1505</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1225</t>
+          <t>CR20240904-1348</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CARINO, PAMELA</t>
+          <t>DOMINGO, SHEENA/RAPACON, MA KRISTEL/SINGSON, JOSE/KATHERINE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,448.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>433.59</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5813</t>
+          <t>6373</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-06-27</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1377</t>
+          <t>1504</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240627-1225</t>
+          <t>CR20240904-1347</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>MANALO, GEMMA</t>
+          <t>TOBIA, OSCAR</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>5,534.00</t>
+          <t>10,200.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>229.66</t>
+          <t>846.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5812</t>
+          <t>6372</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-06-06</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN (100$)</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1376</t>
+          <t>1504</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240606-1224</t>
+          <t>CR20240904-1347</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>PADRON, BERNADETTE-SABALBURO, GLADYS (375,000.00)-GAOIRAN, DOLORES(84,000.00)</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>24,850.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>2,578.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5811</t>
+          <t>6371</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-06-06</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN (100$)</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1376</t>
+          <t>1504</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240606-1224</t>
+          <t>CR20240904-1347</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN -CASTILLO, TERESITA (295,000.00)-PUNZULAN, OSWOLAN (FF)</t>
+          <t>ABLOG, REYNALDO</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>9,166.67</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,141.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5810</t>
+          <t>6370</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-06-06</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN (100$)</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1376</t>
+          <t>1504</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240606-1224</t>
+          <t>CR20240904-1347</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>PADRON, BERNADETTE -TAN, CORAZON/CHU, JANE (295,000.00)-RASALAN, MIMI</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5809</t>
+          <t>6369</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-06-06</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN (100$)</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1376</t>
+          <t>1503</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240606-1224</t>
+          <t>CR20240904-1346</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN-PERDIDO, HELEN (445,000.00)-DELA CRUZ, CHERRY</t>
+          <t>ARCE, ELENA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>17,384.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>721.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5808</t>
+          <t>6368</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-06-06</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN (100$)</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1376</t>
+          <t>1503</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240606-1224</t>
+          <t>CR20240904-1346</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN -MABALO, JESUSA (295,000.00)-RHESA ELIJA (FF)</t>
+          <t>DELA CRUZ, JUBI</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>19,366.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>803.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5807</t>
+          <t>6367</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-06-06</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA (100$)</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1375</t>
+          <t>1502</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240606-1223</t>
+          <t>CR20240904-1345</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN -AGTANG, ROMNICK (375,000.00)-ORTAL, DARWIN (295,000.00)</t>
+          <t>MARTIN, LAILANE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>4,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>186.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5806</t>
+          <t>6366</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-06-06</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA (100$)</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1375</t>
+          <t>1502</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240606-1223</t>
+          <t>CR20240904-1345</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN-DOMINGO, DONNA(295,000.00)-ALBALOS, FRANK (FF)</t>
+          <t>ANYOG, LORMIE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>2,324.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5805</t>
+          <t>6365</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-06-06</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL (100$)</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1374</t>
+          <t>1502</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240606-1222</t>
+          <t>CR20240904-1345</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY-VILLACORTA, JUSTIN (375,000.00)-CARRERRA, KIM ROCHELLE (FF)</t>
+          <t>DORIA, CHRISTIAN/RUSSEL</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>13,459.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>2,234.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5804</t>
+          <t>6364</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-06-06</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL (100$)</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1374</t>
+          <t>1502</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240606-1222</t>
+          <t>CR20240904-1345</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY-VILLACORTA, RAYMOND(377,000.00)-QUITLOG,CRESENCIA(FF)</t>
+          <t>ANYOG, LORMIE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5803</t>
+          <t>6363</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-06-06</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1373</t>
+          <t>1502</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240606-1221</t>
+          <t>CR20240904-1345</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE-VERANO, KRISTINE(387,000.00)-ORGANO, REYNALDO (469,000.00)</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5802</t>
+          <t>6362</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-06-06</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA (100$)</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1372</t>
+          <t>1502</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240606-1220</t>
+          <t>CR20240904-1345</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>SIMON, JENNIFER-ALONZO, RACHELLE JOY(375,000.00)-ESPAÑOL, MAEZIE (375,000.00)</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5801</t>
+          <t>6361</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-06-06</t>
+          <t>2024-09-04</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1371</t>
+          <t>1501</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240606-1219</t>
+          <t>CR20240904-1344</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, JOYCE ANN-RAPANUT, RONNIE (445,000.00)-MINA, JOCELYN(295,000.00)</t>
+          <t>SY, ROWENA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>35,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>5,810.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5800</t>
+          <t>6360</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-06-06</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1371</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240606-1219</t>
+          <t>CR20240903-1343</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, EDITHA-FERNANDEZ, JANIROSE (295,000.00), RABILAS, FEDERICO (245,000.00)</t>
+          <t>WILLIAM, JOLIBETH</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>445,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>107,111.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5799</t>
+          <t>6359</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (STIMULUS OVERRIDE)</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1370</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1218</t>
+          <t>CR20240903-1343</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>GAMBOA, IMELDA</t>
+          <t>BAYENG, GLADYS</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>79,000.00</t>
+          <t>999,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.02</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,311.40</t>
+          <t>240,459.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5798</t>
+          <t>6358</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (STIMULUS OVERRIDE)</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1370</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1218</t>
+          <t>CR20240903-1343</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>MARQUEZ, NAYLYN</t>
+          <t>TAQUEBA, CHIRO</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>15,760.42</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.02</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>1,962.17</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>