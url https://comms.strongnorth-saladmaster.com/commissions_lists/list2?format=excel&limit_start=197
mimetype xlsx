--- v0 (2026-03-03)
+++ v1 (2026-04-25)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5495</t>
+          <t>5756</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1299</t>
+          <t>1361</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1155</t>
+          <t>CR20240604-1209</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>BARTOLOME, SOFEL</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>17,000.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,116.50</t>
+          <t>90.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5494</t>
+          <t>5755</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1299</t>
+          <t>1360</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1155</t>
+          <t>CR20240604-1208</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>BARTOLOME, SOFEL</t>
+          <t>FAGELA, EDSEL</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>17,000.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,116.50</t>
+          <t>20,218.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5493</t>
+          <t>5754</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1299</t>
+          <t>1360</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1155</t>
+          <t>CR20240604-1208</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>JOSE, ZENAIDA</t>
+          <t>ISAGUIRRE, KRYXIA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>25,800.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>498.00</t>
+          <t>6,210.06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5492</t>
+          <t>5753</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1299</t>
+          <t>1360</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1155</t>
+          <t>CR20240604-1208</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>JOSE, ZENAIDA</t>
+          <t>MINA, JOCELYN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>498.00</t>
+          <t>71,006.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5491</t>
+          <t>5752</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1298</t>
+          <t>1360</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1154</t>
+          <t>CR20240604-1208</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>INOFINADA, RODELYN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>10,966.67</t>
+          <t>57,379.21</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,365.35</t>
+          <t>11,906.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5490</t>
+          <t>5751</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1298</t>
+          <t>1360</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1154</t>
+          <t>CR20240604-1208</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>LU, CLAUDETTE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>28,200.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>3,510.90</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5489</t>
+          <t>5750</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1298</t>
+          <t>1360</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1154</t>
+          <t>CR20240604-1208</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>MENDOZA, AIZA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>21,438.00</t>
+          <t>20,895.83</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>889.68</t>
+          <t>4,335.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5488</t>
+          <t>5749</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1297</t>
+          <t>1359</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1153</t>
+          <t>CR20240604-1207</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>TOBIA, OSCAR</t>
+          <t>DOCTOLERO, ARNEL</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>94,200.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>7,818.60</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5487</t>
+          <t>5748</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1297</t>
+          <t>1359</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1153</t>
+          <t>CR20240604-1207</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>ROMANO, SERVITAS</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>24,850.00</t>
+          <t>10,208.33</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,578.19</t>
+          <t>2,118.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5486</t>
+          <t>5747</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1297</t>
+          <t>1359</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1153</t>
+          <t>CR20240604-1207</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, SANTIAGO/EVELYN</t>
+          <t>TOMAS, JULIET</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,950.00</t>
+          <t>58,250.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>740.78</t>
+          <t>12,086.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5485</t>
+          <t>5746</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1297</t>
+          <t>1359</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1153</t>
+          <t>CR20240604-1207</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ROMERO, LORNA</t>
+          <t>CORPUZ, MARGARETTE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>64,000.00</t>
+          <t>6,765.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>7,968.00</t>
+          <t>1,403.74</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5484</t>
+          <t>5745</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1297</t>
+          <t>1359</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1153</t>
+          <t>CR20240604-1207</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>PADRON, JOANA MAY</t>
+          <t>CORPUZ, MARGARETTE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>79,000.00</t>
+          <t>6,765.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>9,835.50</t>
+          <t>1,403.74</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5483</t>
+          <t>5744</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1297</t>
+          <t>1359</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1153</t>
+          <t>CR20240604-1207</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ABLOG, RAYNALDO</t>
+          <t>FERNANDEZ, JANIROSE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>9,166.67</t>
+          <t>86,041.65</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,141.25</t>
+          <t>10,712.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5474</t>
+          <t>5743</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1294</t>
+          <t>1358</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1152</t>
+          <t>CR20240604-1206</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>TOBIA, OSCAR</t>
+          <t>ARCE, ELENA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>94,200.00</t>
+          <t>17,384.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>3,909.30</t>
+          <t>1,442.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5473</t>
+          <t>5742</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1294</t>
+          <t>1358</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1152</t>
+          <t>CR20240604-1206</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>ARCE, ELENA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>21,500.00</t>
+          <t>17,384.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,676.75</t>
+          <t>1,442.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5472</t>
+          <t>5741</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1294</t>
+          <t>1358</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1152</t>
+          <t>CR20240604-1206</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>MARTIN, LAILANE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>74,550.00</t>
+          <t>6,800.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,546.91</t>
+          <t>564.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5471</t>
+          <t>5740</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1293</t>
+          <t>1358</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1151</t>
+          <t>CR20240604-1206</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>OCAMPO, MARY ANN</t>
+          <t>MARTIN, LAILANE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>22,200.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>498.00</t>
+          <t>1,842.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5470</t>
+          <t>5739</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1293</t>
+          <t>1358</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1151</t>
+          <t>CR20240604-1206</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>PASION, RUBEN</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5469</t>
+          <t>5738</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1293</t>
+          <t>1357</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1151</t>
+          <t>CR20240604-1205</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CABANIG, BERNADETTE</t>
+          <t>RODES, FEBE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>17,850.00</t>
+          <t>8,751.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,481.55</t>
+          <t>1,452.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5468</t>
+          <t>5737</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1293</t>
+          <t>1357</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1151</t>
+          <t>CR20240604-1205</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>LAO, MARILOU</t>
+          <t>RAMOS, CRISTINA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>14,933.34</t>
+          <t>19,600.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,478.93</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>