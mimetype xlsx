--- v1 (2026-04-25)
+++ v2 (2026-06-10)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5756</t>
+          <t>6315</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1361</t>
+          <t>1489</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1209</t>
+          <t>CR20240903-1333</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>SADIRI, ROHMALYNE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>58,800.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>90.78</t>
+          <t>4,880.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5755</t>
+          <t>6314</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1360</t>
+          <t>1489</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1208</t>
+          <t>CR20240903-1333</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>FAGELA, EDSEL</t>
+          <t>CASTRO, GEMMA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>24,583.33</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>20,218.80</t>
+          <t>2,040.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5754</t>
+          <t>6313</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1360</t>
+          <t>1488</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1208</t>
+          <t>CR20240903-1332</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ISAGUIRRE, KRYXIA</t>
+          <t>JIMENO, MESSEAH</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>25,800.00</t>
+          <t>25,712.49</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>6,210.06</t>
+          <t>3,201.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5753</t>
+          <t>6312</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1360</t>
+          <t>1488</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1208</t>
+          <t>CR20240903-1332</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>MINA, JOCELYN</t>
+          <t>YUSON, KEITH NICO</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>71,006.50</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5752</t>
+          <t>6311</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1360</t>
+          <t>1488</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1208</t>
+          <t>CR20240903-1332</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>INOFINADA, RODELYN</t>
+          <t>DOMINGO, JOHNSON</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>57,379.21</t>
+          <t>31,343.73</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>11,906.19</t>
+          <t>1,300.76</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5751</t>
+          <t>6310</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1360</t>
+          <t>1487</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1208</t>
+          <t>CR20240903-1331</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>LU, CLAUDETTE</t>
+          <t>SANTOS, JOEL/ERICA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,447.92</t>
+          <t>19,600.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,167.94</t>
+          <t>2,033.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5750</t>
+          <t>6309</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1360</t>
+          <t>1487</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1208</t>
+          <t>CR20240903-1331</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>MENDOZA, AIZA</t>
+          <t>CALIJA, VINZ</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>20,895.83</t>
+          <t>28,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>4,335.88</t>
+          <t>3,486.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5749</t>
+          <t>6308</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BONILLA, JUAN/DYVI</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1359</t>
+          <t>1486</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1207</t>
+          <t>CR20240903-1330</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>DOCTOLERO, ARNEL</t>
+          <t>MORTA, ANGELYN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>10,447.92</t>
+          <t>150,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,167.94</t>
+          <t>12,450.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5748</t>
+          <t>6307</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1359</t>
+          <t>1485</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1207</t>
+          <t>CR20240903-1329</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ROMANO, SERVITAS</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>10,208.33</t>
+          <t>136,200.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,118.23</t>
+          <t>16,956.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5747</t>
+          <t>6306</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1359</t>
+          <t>1484</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1207</t>
+          <t>CR20240903-1328</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>TOMAS, JULIET</t>
+          <t>COCOY, EMELINDA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>58,250.00</t>
+          <t>97,104.17</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>12,086.88</t>
+          <t>12,089.47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5746</t>
+          <t>6305</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1359</t>
+          <t>1484</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1207</t>
+          <t>CR20240903-1328</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, MARGARETTE</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>6,765.00</t>
+          <t>4,171.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,403.74</t>
+          <t>519.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5745</t>
+          <t>6304</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1359</t>
+          <t>1484</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1207</t>
+          <t>CR20240903-1328</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, MARGARETTE</t>
+          <t>DELOS SANTOS, DJOANNA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>6,765.00</t>
+          <t>112,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,403.74</t>
+          <t>14,006.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5744</t>
+          <t>6303</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1359</t>
+          <t>1484</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1207</t>
+          <t>CR20240903-1328</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JANIROSE</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>86,041.65</t>
+          <t>2,771.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>10,712.19</t>
+          <t>344.99</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5743</t>
+          <t>6302</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1358</t>
+          <t>1484</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1206</t>
+          <t>CR20240903-1328</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ARCE, ELENA</t>
+          <t>LOMIBAO, MARILYN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>17,384.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,442.87</t>
+          <t>544.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5742</t>
+          <t>6301</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1358</t>
+          <t>1484</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1206</t>
+          <t>CR20240903-1328</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ARCE, ELENA</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>17,384.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,442.87</t>
+          <t>544.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5741</t>
+          <t>6300</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1358</t>
+          <t>1483</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1206</t>
+          <t>CR20240903-1327</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LAILANE</t>
+          <t>SAMSON, ROSALINDA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>6,800.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>564.40</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5740</t>
+          <t>6299</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1358</t>
+          <t>1483</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1206</t>
+          <t>CR20240903-1327</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LAILANE</t>
+          <t>OCA, MELCHOR</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>22,200.00</t>
+          <t>6,883.33</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,842.60</t>
+          <t>856.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5739</t>
+          <t>6298</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE CORAZON</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1358</t>
+          <t>1483</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1206</t>
+          <t>CR20240903-1327</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>TORALBA, SALVACION</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>7,933.34</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>987.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5738</t>
+          <t>6297</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1357</t>
+          <t>1483</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1205</t>
+          <t>CR20240903-1327</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>RODES, FEBE</t>
+          <t>SOLIS, MARLYN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>8,751.00</t>
+          <t>27,861.12</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,452.67</t>
+          <t>3,468.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5737</t>
+          <t>6296</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-09-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1357</t>
+          <t>1483</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240604-1205</t>
+          <t>CR20240903-1327</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, CRISTINA</t>
+          <t>SOLIS, MARLYN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>19,600.00</t>
+          <t>51,215.28</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>6,376.30</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>