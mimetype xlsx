--- v0 (2026-02-24)
+++ v1 (2026-04-21)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9605</t>
+          <t>9841</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2310</t>
+          <t>2372</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2113</t>
+          <t>CR20260410-2174</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>MANONGDO, JAN KENNETH</t>
+          <t>DELA CRUZ, EMERSON</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>16,250.00</t>
+          <t>94,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,348.75</t>
+          <t>11,765.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9604</t>
+          <t>9840</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2309</t>
+          <t>2372</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2112</t>
+          <t>CR20260410-2174</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>PERALTA, JASTIN KAY</t>
+          <t>MARCOS, ADELINE E</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>16,700.00</t>
+          <t>26,700.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,386.10</t>
+          <t>3,324.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9603</t>
+          <t>9839</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2309</t>
+          <t>2372</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2112</t>
+          <t>CR20260410-2174</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>TAGANAS, GERYY</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>5,416.66</t>
+          <t>64,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>899.17</t>
+          <t>7,968.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9602</t>
+          <t>9838</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2309</t>
+          <t>2372</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2112</t>
+          <t>CR20260410-2174</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>JUGUILON, CONCEPCION</t>
+          <t>QUINTOS, RYAN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>6,333.33</t>
+          <t>10,691.67</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,051.33</t>
+          <t>1,331.11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9601</t>
+          <t>9837</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2309</t>
+          <t>2372</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2112</t>
+          <t>CR20260410-2174</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>GARIN, CRISTETA</t>
+          <t>PALTENG, MELODY</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>5,833.33</t>
+          <t>20,768.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>968.33</t>
+          <t>2,585.62</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9600</t>
+          <t>9836</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2309</t>
+          <t>2371</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2112</t>
+          <t>CR20260410-2173</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ GLENN</t>
+          <t>MARCOS, IMELDA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>6,083.33</t>
+          <t>5,191.67</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,009.83</t>
+          <t>1,077.27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9599</t>
+          <t>9835</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2309</t>
+          <t>2371</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2112</t>
+          <t>CR20260410-2173</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ORINION, THELMA</t>
+          <t>LUCERO, BETTY</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>6,583.33</t>
+          <t>9,187.50</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>819.62</t>
+          <t>1,143.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9598</t>
+          <t>9834</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2308</t>
+          <t>2371</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2111</t>
+          <t>CR20260410-2173</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>PASION, ARLYN</t>
+          <t>VIERNES, LIDA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>11,875.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,478.44</t>
+          <t>714.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9597</t>
+          <t>9833</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2308</t>
+          <t>2371</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2111</t>
+          <t>CR20260410-2173</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>GARIN, CRISTETA</t>
+          <t>BUENO, DANTE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>60,000.00</t>
+          <t>26,375.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>7,470.00</t>
+          <t>3,283.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9596</t>
+          <t>9832</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2308</t>
+          <t>2371</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2111</t>
+          <t>CR20260410-2173</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ADONIS, DELDIO</t>
+          <t>ALCID, ESTRELLA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,791.66</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>721.06</t>
+          <t>1,815.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9595</t>
+          <t>9831</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2308</t>
+          <t>2371</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2111</t>
+          <t>CR20260410-2173</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>VELASQUEZ, EDRALINE</t>
+          <t>LLANES, STERLING</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>6,584.00</t>
+          <t>16,625.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>819.71</t>
+          <t>3,449.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9594</t>
+          <t>9830</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2308</t>
+          <t>2370</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2111</t>
+          <t>CR20260410-2172</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>GARIN, JOYCE</t>
+          <t>AGUTOS, STEPHANIE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>11,875.00</t>
+          <t>68,834.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,478.44</t>
+          <t>14,283.06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9593</t>
+          <t>9829</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2308</t>
+          <t>2370</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2111</t>
+          <t>CR20260410-2172</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>MAGLIBA, ROCKY</t>
+          <t>LUCERO, DANIEL</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>11,875.00</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,478.44</t>
+          <t>1,556.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9592</t>
+          <t>9828</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2307</t>
+          <t>2370</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2110</t>
+          <t>CR20260410-2172</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ERPELLO, DALLA</t>
+          <t>MAALA, CATALINA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>10,833.33</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,348.75</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9591</t>
+          <t>9827</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2307</t>
+          <t>2370</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2110</t>
+          <t>CR20260410-2172</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>GUBATAN, MARIA ROLYN</t>
+          <t>JUAN, MARK/KRISTINE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>12,416.67</t>
+          <t>10,666.66</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,545.88</t>
+          <t>1,770.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9590</t>
+          <t>9826</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2307</t>
+          <t>2370</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2110</t>
+          <t>CR20260410-2172</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MENDOZA, RAQUEL</t>
+          <t>SIMON, RYAN/MAY</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>13,708.33</t>
+          <t>13,433.93</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,706.69</t>
+          <t>557.51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9589</t>
+          <t>9825</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2307</t>
+          <t>2370</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2110</t>
+          <t>CR20260410-2172</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>JUGUILON, CONCEPCION</t>
+          <t>RUGUIAN, SUZETE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>11,875.00</t>
+          <t>8,900.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,478.44</t>
+          <t>1,477.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9588</t>
+          <t>9824</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2307</t>
+          <t>2369</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2110</t>
+          <t>CR20260410-2171</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, EDDIE/HAYDEE</t>
+          <t>CARDIZO, NILA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>12,542.00</t>
+          <t>120,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,561.48</t>
+          <t>19,920.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9587</t>
+          <t>9823</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2307</t>
+          <t>2368</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2110</t>
+          <t>CR20260410-2170</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, ANTHONY</t>
+          <t>ISIT, EVANGELINE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>14,408.00</t>
+          <t>21,750.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,793.80</t>
+          <t>3,610.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9586</t>
+          <t>9822</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2306</t>
+          <t>2368</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2109</t>
+          <t>CR20260410-2170</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, ANTHONY</t>
+          <t>AFICIAL, NATIVIDAD</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>6,154.17</t>
+          <t>97,800.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>766.19</t>
+          <t>16,234.80</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>