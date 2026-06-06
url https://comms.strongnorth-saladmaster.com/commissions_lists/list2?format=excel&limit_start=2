--- v1 (2026-04-21)
+++ v2 (2026-06-06)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9841</t>
+          <t>10077</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2372</t>
+          <t>2430</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2174</t>
+          <t>CR20260506-2230</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, EMERSON</t>
+          <t>RABOY, NATALETH</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>94,500.00</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>11,765.25</t>
+          <t>1,556.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9840</t>
+          <t>10076</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2372</t>
+          <t>2430</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2174</t>
+          <t>CR20260506-2230</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>MARCOS, ADELINE E</t>
+          <t>TAMAYO, FROILAN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>26,700.00</t>
+          <t>6,500.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>3,324.15</t>
+          <t>1,348.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9839</t>
+          <t>10075</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2372</t>
+          <t>2430</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2174</t>
+          <t>CR20260506-2230</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>TAGANAS, GERYY</t>
+          <t>INOFINADA, RODELYN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>64,000.00</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>7,968.00</t>
+          <t>2,905.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9838</t>
+          <t>10074</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2372</t>
+          <t>2430</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2174</t>
+          <t>CR20260506-2230</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>QUINTOS, RYAN</t>
+          <t>ORTEZA, RONNALEE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,691.67</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,331.11</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9837</t>
+          <t>10073</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2372</t>
+          <t>2429</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2174</t>
+          <t>CR20260506-2229</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>PALTENG, MELODY</t>
+          <t>CORPUZ, LEONIDA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>20,768.00</t>
+          <t>43,800.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,585.62</t>
+          <t>3,635.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9836</t>
+          <t>10072</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2371</t>
+          <t>2428</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2173</t>
+          <t>CR20260505-2228</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>MARCOS, IMELDA</t>
+          <t>CURRAMENG, ANICIA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>5,191.67</t>
+          <t>6,305.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,077.27</t>
+          <t>784.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9835</t>
+          <t>10071</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2371</t>
+          <t>2428</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2173</t>
+          <t>CR20260505-2228</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>LUCERO, BETTY</t>
+          <t>CURRAMENG, ANICIA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>9,187.50</t>
+          <t>53,400.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,143.84</t>
+          <t>6,648.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9834</t>
+          <t>10070</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2371</t>
+          <t>2428</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2173</t>
+          <t>CR20260505-2228</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>VIERNES, LIDA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>3,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>714.15</t>
+          <t>373.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9833</t>
+          <t>10069</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2371</t>
+          <t>2428</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2173</t>
+          <t>CR20260505-2228</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BUENO, DANTE</t>
+          <t>PAREL, ELIZABETH</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>26,375.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,283.69</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9832</t>
+          <t>10068</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2371</t>
+          <t>2427</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2173</t>
+          <t>CR20260505-2227</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ALCID, ESTRELLA</t>
+          <t>TABIL, IMELDA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>75,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>0.25</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,815.63</t>
+          <t>15,562.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9831</t>
+          <t>10067</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2371</t>
+          <t>2427</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2173</t>
+          <t>CR20260505-2227</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>LLANES, STERLING</t>
+          <t>TABIL, IMELDA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>16,625.00</t>
+          <t>89,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>0.25</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>3,449.69</t>
+          <t>18,467.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9830</t>
+          <t>10066</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2370</t>
+          <t>2427</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2172</t>
+          <t>CR20260505-2227</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>AGUTOS, STEPHANIE</t>
+          <t>RUBIO, LOIDA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>68,834.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>0.25</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>14,283.06</t>
+          <t>2,033.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9829</t>
+          <t>10065</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2370</t>
+          <t>2427</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2172</t>
+          <t>CR20260505-2227</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>LUCERO, DANIEL</t>
+          <t>RUBIO, LOIDA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>50,400.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>0.25</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,556.25</t>
+          <t>10,458.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9828</t>
+          <t>10064</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2370</t>
+          <t>2427</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2172</t>
+          <t>CR20260505-2227</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>MAALA, CATALINA</t>
+          <t>RENTEGRADO, DIANALYN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>48,500.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>10,063.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9827</t>
+          <t>10063</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2370</t>
+          <t>2427</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2172</t>
+          <t>CR20260505-2227</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>JUAN, MARK/KRISTINE</t>
+          <t>RENTEGRADO, DIANALYN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>10,666.66</t>
+          <t>94,500.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,770.67</t>
+          <t>19,608.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9826</t>
+          <t>10062</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2370</t>
+          <t>2426</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2172</t>
+          <t>CR20260505-2226</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>SIMON, RYAN/MAY</t>
+          <t>DELA CRUZ, EMERSON</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>13,433.93</t>
+          <t>9,187.50</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>557.51</t>
+          <t>1,143.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9825</t>
+          <t>10061</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2370</t>
+          <t>2426</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2172</t>
+          <t>CR20260505-2226</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>RUGUIAN, SUZETE</t>
+          <t>MARCOS, ADELINE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>8,900.00</t>
+          <t>5,192.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,477.40</t>
+          <t>646.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9824</t>
+          <t>10060</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2369</t>
+          <t>2426</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2171</t>
+          <t>CR20260505-2226</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CARDIZO, NILA</t>
+          <t>QUINTOS, RYAN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>120,000.00</t>
+          <t>10,691.67</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>19,920.00</t>
+          <t>1,331.11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9823</t>
+          <t>10059</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2368</t>
+          <t>2426</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2170</t>
+          <t>CR20260505-2226</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ISIT, EVANGELINE</t>
+          <t>PALTENG, WILBERT/MELODY</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>21,750.00</t>
+          <t>10,384.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>3,610.50</t>
+          <t>1,292.81</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9822</t>
+          <t>10058</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2368</t>
+          <t>2426</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2170</t>
+          <t>CR20260505-2226</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>AFICIAL, NATIVIDAD</t>
+          <t>MARCOS, IMELDA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>97,800.00</t>
+          <t>5,191.67</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>16,234.80</t>
+          <t>1,077.27</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>