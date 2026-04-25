--- v0 (2026-03-03)
+++ v1 (2026-04-25)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5424</t>
+          <t>5694</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1284</t>
+          <t>1347</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1143</t>
+          <t>CR20240603-1197</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CRISTOBAL, CATHERINE</t>
+          <t>DELA CRUZ, JOANA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>24,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>2,033.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5423</t>
+          <t>5693</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1284</t>
+          <t>1347</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1143</t>
+          <t>CR20240603-1197</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CRISTOBAL, CATHERINE</t>
+          <t>SAMSON, ROSALINDA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5422</t>
+          <t>5692</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1284</t>
+          <t>1346</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1143</t>
+          <t>CR20240603-1196</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CRISTOBAL, CATHERINE</t>
+          <t>SAMSON, ROSALINDA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5421</t>
+          <t>5691</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1283</t>
+          <t>1346</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1142</t>
+          <t>CR20240603-1196</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, GEMMA</t>
+          <t>SAMSON, ROSALINDA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>24,583.33</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>510.10</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5420</t>
+          <t>5690</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1283</t>
+          <t>1346</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1142</t>
+          <t>CR20240603-1196</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>YAPO, MAY ROSE</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>14,854.67</t>
+          <t>10,937.50</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,232.94</t>
+          <t>907.81</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5419</t>
+          <t>5689</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1283</t>
+          <t>1346</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1142</t>
+          <t>CR20240603-1196</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>YAPO, MAY ROSE</t>
+          <t>BATALLONES, EVANGELINE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>14,854.67</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,232.94</t>
+          <t>246.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5418</t>
+          <t>5688</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1283</t>
+          <t>1346</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1142</t>
+          <t>CR20240603-1196</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>YAPO, MAY ROSE</t>
+          <t>DELOS SANTOS, ANTHONY</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>14,854.67</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,232.94</t>
+          <t>246.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5417</t>
+          <t>5687</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1283</t>
+          <t>1346</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1142</t>
+          <t>CR20240603-1196</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>AGTANG, ROMNICK</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,361.72</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5416</t>
+          <t>5686</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1283</t>
+          <t>1345</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1142</t>
+          <t>CR20240603-1195</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>AGTANG, ROMNICK</t>
+          <t>TUBBAN, OLIBELLA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>45,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,361.72</t>
+          <t>5,602.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5415</t>
+          <t>5685</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1282</t>
+          <t>1345</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1141</t>
+          <t>CR20240603-1195</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CASTILLO, RIZAL</t>
+          <t>DAMASO, ELISA LUISA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>74,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>9,213.00</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5414</t>
+          <t>5684</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1282</t>
+          <t>1345</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1141</t>
+          <t>CR20240603-1195</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CASTILLO, RIZAL</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>153,125.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>19,064.06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5413</t>
+          <t>5683</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1281</t>
+          <t>1345</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1140</t>
+          <t>CR20240603-1195</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ILACAS, JHONALYN</t>
+          <t>AGAG, RHYSSA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5412</t>
+          <t>5682</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1281</t>
+          <t>1345</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1140</t>
+          <t>CR20240603-1195</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>SACALAMITAO, PEPITO</t>
+          <t>AGAG, RHYSSA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5411</t>
+          <t>5681</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1281</t>
+          <t>1344</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1140</t>
+          <t>CR20240603-1194</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>JALNAPURE, MELANIE</t>
+          <t>BALLESTEROS, MARLENE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>8,983.33</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,118.42</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5410</t>
+          <t>5680</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1281</t>
+          <t>1344</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1140</t>
+          <t>CR20240603-1194</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>BALLESTEROS, MARLENE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>14,200.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>2,357.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5409</t>
+          <t>5679</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1281</t>
+          <t>1343</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1140</t>
+          <t>CR20240603-1193</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>10,937.50</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>453.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5408</t>
+          <t>5678</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1281</t>
+          <t>1343</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1140</t>
+          <t>CR20240603-1193</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>SERRANO, FROILAN</t>
+          <t>BATALLONES, EVANGELINE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>123.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5407</t>
+          <t>5677</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, JOYCE ANN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1280</t>
+          <t>1343</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1139</t>
+          <t>CR20240603-1193</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>RAPANUT, RONNIE</t>
+          <t>DELOS SANTOS, ANTHONY</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>222,500.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>18,467.50</t>
+          <t>123.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5406</t>
+          <t>5676</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1279</t>
+          <t>1343</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1138</t>
+          <t>CR20240603-1193</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>MAIQUEZ, ALEX</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>285,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.24</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>56,772.00</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5405</t>
+          <t>5675</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1279</t>
+          <t>1343</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1138</t>
+          <t>CR20240603-1193</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>MAIQUEZ, ALEX</t>
+          <t>SERVITO, LOURDES</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.24</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,992.00</t>
+          <t>879.80</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>