--- v1 (2026-04-25)
+++ v2 (2026-06-10)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5694</t>
+          <t>6255</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1347</t>
+          <t>1473</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1197</t>
+          <t>CR20240902-1317</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, JOANA</t>
+          <t>LAMPITOC, LANIE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>24,500.00</t>
+          <t>18,025.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,033.50</t>
+          <t>2,244.11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5693</t>
+          <t>6254</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1347</t>
+          <t>1473</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1197</t>
+          <t>CR20240902-1317</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>SAMSON, ROSALINDA</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,428.29</t>
+          <t>498.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5692</t>
+          <t>6253</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1346</t>
+          <t>1473</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1196</t>
+          <t>CR20240902-1317</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>SAMSON, ROSALINDA</t>
+          <t>ARIBBAY, MEROSE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,428.29</t>
+          <t>2,723.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5691</t>
+          <t>6252</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1346</t>
+          <t>1473</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1196</t>
+          <t>CR20240902-1317</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SAMSON, ROSALINDA</t>
+          <t>VALENCIA, MARY CHRISTIE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>8,600.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,428.29</t>
+          <t>1,070.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5690</t>
+          <t>6251</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1346</t>
+          <t>1473</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1196</t>
+          <t>CR20240902-1317</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>TAN, EDITH</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>10,937.50</t>
+          <t>13,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>907.81</t>
+          <t>1,618.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5689</t>
+          <t>6250</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1346</t>
+          <t>1473</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1196</t>
+          <t>CR20240902-1317</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>BATALLONES, EVANGELINE</t>
+          <t>PE, HANILAINE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>246.93</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5688</t>
+          <t>6249</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1346</t>
+          <t>1472</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1196</t>
+          <t>CR20240902-1316</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, ANTHONY</t>
+          <t>RAMOS, ZARAH</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>246.93</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5687</t>
+          <t>6248</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1346</t>
+          <t>1472</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1196</t>
+          <t>CR20240902-1316</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>RAMOS, ZARAH</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>12,450.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5686</t>
+          <t>6247</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1345</t>
+          <t>1472</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1195</t>
+          <t>CR20240902-1316</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>TUBBAN, OLIBELLA</t>
+          <t>ESPAÑOL, MAEZIE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>45,000.00</t>
+          <t>10,934.50</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>5,602.50</t>
+          <t>1,361.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5685</t>
+          <t>6246</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1345</t>
+          <t>1472</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1195</t>
+          <t>CR20240902-1316</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>DAMASO, ELISA LUISA</t>
+          <t>ESPAÑOL, MAEZIE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>30,833.33</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>3,838.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5684</t>
+          <t>6245</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1345</t>
+          <t>1472</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1195</t>
+          <t>CR20240902-1316</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>ESPAÑOL, MAEZIE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>153,125.00</t>
+          <t>30,833.33</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>19,064.06</t>
+          <t>3,838.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5683</t>
+          <t>6244</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1345</t>
+          <t>1472</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1195</t>
+          <t>CR20240902-1316</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>AGAG, RHYSSA</t>
+          <t>ESTAVILLO, BERNADETTE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>121,875.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>15,173.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5682</t>
+          <t>6231</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1345</t>
+          <t>1469</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1195</t>
+          <t>CR20240902-1315</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>AGAG, RHYSSA</t>
+          <t>PIO, LEONORA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>140,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>5,810.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5681</t>
+          <t>6230</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1344</t>
+          <t>1469</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1194</t>
+          <t>CR20240902-1315</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>BALLESTEROS, MARLENE</t>
+          <t>DOMINGO, RUSSEL/MARIE FE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5680</t>
+          <t>6229</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1344</t>
+          <t>1469</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1194</t>
+          <t>CR20240902-1315</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>BALLESTEROS, MARLENE</t>
+          <t>SIMON, RYAN JAY/MAY</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>14,200.00</t>
+          <t>13,433.93</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,357.20</t>
+          <t>557.51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5679</t>
+          <t>6228</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1343</t>
+          <t>1469</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1193</t>
+          <t>CR20240902-1315</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,937.50</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>453.91</t>
+          <t>2,142.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5678</t>
+          <t>6227</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1343</t>
+          <t>1469</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1193</t>
+          <t>CR20240902-1315</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BATALLONES, EVANGELINE</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>2,975.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>123.46</t>
+          <t>246.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5677</t>
+          <t>6226</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1343</t>
+          <t>1468</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1193</t>
+          <t>CR20240902-1314</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, ANTHONY</t>
+          <t>GALANO, EVANGELINE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>116,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>123.46</t>
+          <t>24,070.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5676</t>
+          <t>6225</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1343</t>
+          <t>1468</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1193</t>
+          <t>CR20240902-1314</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>PAGUIRIGAN, JAYVEE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>6,225.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5675</t>
+          <t>6224</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-06-03</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1343</t>
+          <t>1468</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240603-1193</t>
+          <t>CR20240902-1314</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>SERVITO, LOURDES</t>
+          <t>PAGUIRIGAN, JAYVEE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>33,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>879.80</t>
+          <t>4,170.75</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>