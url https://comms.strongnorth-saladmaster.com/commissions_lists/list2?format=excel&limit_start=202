--- v0 (2026-03-03)
+++ v1 (2026-04-25)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5381</t>
+          <t>5654</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1274</t>
+          <t>1338</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1134</t>
+          <t>CR20240601-1188</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, ANTHONY</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>27,475.00</t>
+          <t>259,875.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,280.43</t>
+          <t>5,392.41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5380</t>
+          <t>5653</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1274</t>
+          <t>1338</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1134</t>
+          <t>CR20240601-1188</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>453.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5379</t>
+          <t>5652</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-01</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1274</t>
+          <t>1337</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1134</t>
+          <t>CR20240601-1187</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>LOMIBAO, MARILYN</t>
+          <t>JIMENO, MESSEAH</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>7,950.00</t>
+          <t>96,295.81</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>11,988.83</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5378</t>
+          <t>5651</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-01</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1273</t>
+          <t>1337</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1133</t>
+          <t>CR20240601-1187</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>MATONDING, ZENAIDA</t>
+          <t>YUSON, KEITH NICO</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>8,925.00</t>
+          <t>24,500.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>370.39</t>
+          <t>3,050.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5377</t>
+          <t>5650</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-01</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1273</t>
+          <t>1337</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1133</t>
+          <t>CR20240601-1187</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CARINO, PAMELA</t>
+          <t>DOMINGO, JOHNSON</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>31,344.00</t>
+          <t>31,343.73</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,300.78</t>
+          <t>1,300.76</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5376</t>
+          <t>5649</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-01</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1273</t>
+          <t>1337</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1133</t>
+          <t>CR20240601-1187</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>MANALO, GEMMA</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>16,602.00</t>
+          <t>47,500.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>688.98</t>
+          <t>3,942.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5375</t>
+          <t>5648</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-01</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1273</t>
+          <t>1337</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1133</t>
+          <t>CR20240601-1187</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH</t>
+          <t>COLLADO, RICHARD</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>58,800.00</t>
+          <t>101,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,440.20</t>
+          <t>8,383.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5374</t>
+          <t>5635</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-01</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MAGAYANO, MARICEL</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1273</t>
+          <t>1334</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1133</t>
+          <t>CR20240601-1186</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE</t>
+          <t>AGPALO, LASSIE/MAGAYANO, MARICEL</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>15,300.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>1,904.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5373</t>
+          <t>5634</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-01</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MAGAYANO, MARICEL</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1272</t>
+          <t>1334</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1132</t>
+          <t>CR20240601-1186</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>AGPALO, LASSIE/MAGAYANO, MARICEL</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>3,735.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5372</t>
+          <t>5633</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-01</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MAGAYANO, MARICEL</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1272</t>
+          <t>1334</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1132</t>
+          <t>CR20240601-1186</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH</t>
+          <t>AGPALO, LASSIE/MAGAYANO, MARICEL</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>155.63</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5371</t>
+          <t>5632</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-06-01</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MAGAYANO, MARICEL</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1272</t>
+          <t>1334</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1132</t>
+          <t>CR20240601-1186</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANN CARLOU</t>
+          <t>AGPALO, LASSIE/MAGAYANO, MARICEL</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>23,700.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>309.87</t>
+          <t>2,950.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5370</t>
+          <t>5631</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-05-24</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BAUTISTA, JENELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1272</t>
+          <t>1333</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1132</t>
+          <t>CR20240524-1185</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>NICOLAS, MICHAEL</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>18,948.00</t>
+          <t>34,533.33</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>786.34</t>
+          <t>4,299.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5369</t>
+          <t>5630</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-05-24</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BAUTISTA, JENELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1272</t>
+          <t>1333</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1132</t>
+          <t>CR20240524-1185</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>SANGALANG, AILEEN AIRA</t>
+          <t>NICOLAS, MICHAEL</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>8,925.00</t>
+          <t>34,533.33</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>740.78</t>
+          <t>4,299.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5368</t>
+          <t>5629</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-05-24</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BAUTISTA, JENELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1272</t>
+          <t>1333</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1132</t>
+          <t>CR20240524-1185</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ESTAVILLO, JOEL/SHARON</t>
+          <t>NICOLAS, MICHAEL</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>34,533.33</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>4,299.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5367</t>
+          <t>5628</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-05-24</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>BAUTISTA, JENELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1271</t>
+          <t>1333</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1131</t>
+          <t>CR20240524-1185</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CASTILLO, TERESITA</t>
+          <t>NICOLAS, MICHAEL</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>34,533.33</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>40,670.00</t>
+          <t>4,299.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5366</t>
+          <t>5627</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-05-24</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>BAUTISTA, JENELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1271</t>
+          <t>1333</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1131</t>
+          <t>CR20240524-1185</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CASTILLO, TERESITA</t>
+          <t>NICOLAS, MICHAEL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>34,533.33</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>8,300.00</t>
+          <t>4,299.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5365</t>
+          <t>5626</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-05-24</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>BAUTISTA, JENELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1271</t>
+          <t>1333</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1131</t>
+          <t>CR20240524-1185</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, CRISTINA</t>
+          <t>NICOLAS, MICHAEL</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>34,533.33</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>4,299.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5364</t>
+          <t>5625</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-05-14</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>CUCHAPIN, JULIUS</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1271</t>
+          <t>1332</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1131</t>
+          <t>CR20240514-1184</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>MUNIO, ROLLY</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>10,033.33</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>101.68</t>
+          <t>832.77</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5363</t>
+          <t>5624</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-05-14</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>CUCHAPIN, JULIUS</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1271</t>
+          <t>1332</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1131</t>
+          <t>CR20240514-1184</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>MUNIO, ROLLY</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>10,033.33</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>101.68</t>
+          <t>832.77</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5362</t>
+          <t>5623</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-05-14</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>CUCHAPIN, JULIUS</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1270</t>
+          <t>1332</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1130</t>
+          <t>CR20240514-1184</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>INOVEJAS, MARINO</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>