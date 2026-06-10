--- v1 (2026-04-25)
+++ v2 (2026-06-10)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5654</t>
+          <t>6203</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-06-01</t>
+          <t>2024-09-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1338</t>
+          <t>1464</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240601-1188</t>
+          <t>CR20240902-1310</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>TOMAS, MARJORIE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>259,875.00</t>
+          <t>7,350.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>5,392.41</t>
+          <t>1,220.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5653</t>
+          <t>6202</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-06-01</t>
+          <t>2024-08-31</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>SIMON, MAY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1338</t>
+          <t>1463</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240601-1188</t>
+          <t>CR20240831-1309</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>AGTANG, ROMNICK</t>
+          <t>SIMON, MAY</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>13,433.93</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>453.91</t>
+          <t>1,115.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5652</t>
+          <t>6201</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-06-01</t>
+          <t>2024-08-31</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>SIMON, MAY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1337</t>
+          <t>1463</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240601-1187</t>
+          <t>CR20240831-1309</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>JIMENO, MESSEAH</t>
+          <t>SIMON, MAY</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>96,295.81</t>
+          <t>13,433.93</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>11,988.83</t>
+          <t>1,115.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5651</t>
+          <t>6200</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-06-01</t>
+          <t>2024-08-31</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1337</t>
+          <t>1462</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240601-1187</t>
+          <t>CR20240831-1308</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>YUSON, KEITH NICO</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>24,500.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,050.25</t>
+          <t>6,225.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5650</t>
+          <t>6199</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-06-01</t>
+          <t>2024-08-31</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1337</t>
+          <t>1462</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240601-1187</t>
+          <t>CR20240831-1308</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, JOHNSON</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>31,343.73</t>
+          <t>37,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,300.76</t>
+          <t>4,606.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5649</t>
+          <t>6198</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-06-01</t>
+          <t>2024-08-31</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1337</t>
+          <t>1462</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240601-1187</t>
+          <t>CR20240831-1308</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>47,500.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>3,942.50</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5648</t>
+          <t>6197</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-06-01</t>
+          <t>2024-08-31</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1337</t>
+          <t>1462</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240601-1187</t>
+          <t>CR20240831-1308</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>COLLADO, RICHARD</t>
+          <t>DAGURO, ROBERT/MARIE JANE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>101,000.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>8,383.00</t>
+          <t>714.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5635</t>
+          <t>6196</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-06-01</t>
+          <t>2024-08-10</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>MAGAYANO, MARICEL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1334</t>
+          <t>1461</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240601-1186</t>
+          <t>CR20240810-1307</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>AGPALO, LASSIE/MAGAYANO, MARICEL</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>15,300.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,904.85</t>
+          <t>747.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5634</t>
+          <t>6195</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-06-01</t>
+          <t>2024-08-10</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>MAGAYANO, MARICEL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1334</t>
+          <t>1461</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240601-1186</t>
+          <t>CR20240810-1307</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>AGPALO, LASSIE/MAGAYANO, MARICEL</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,735.00</t>
+          <t>747.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5633</t>
+          <t>6194</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-06-01</t>
+          <t>2024-08-10</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>MAGAYANO, MARICEL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1334</t>
+          <t>1461</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240601-1186</t>
+          <t>CR20240810-1307</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>AGPALO, LASSIE/MAGAYANO, MARICEL</t>
+          <t>FIGURACION, JOZEN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>8,409.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>1,744.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5632</t>
+          <t>6193</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-06-01</t>
+          <t>2024-08-08</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>MAGAYANO, MARICEL</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1334</t>
+          <t>1460</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240601-1186</t>
+          <t>CR20240808-1306</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>AGPALO, LASSIE/MAGAYANO, MARICEL</t>
+          <t>SUNICO, SOFIA CHRISHEE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>23,700.00</t>
+          <t>60,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2,950.65</t>
+          <t>7,470.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5631</t>
+          <t>6192</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-05-24</t>
+          <t>2024-08-08</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, JENELYN</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1333</t>
+          <t>1460</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240524-1185</t>
+          <t>CR20240808-1306</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>NICOLAS, MICHAEL</t>
+          <t>RAPACON, MA. KRISTEL</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>34,533.33</t>
+          <t>101,264.32</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>4,299.40</t>
+          <t>12,607.41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5630</t>
+          <t>6191</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-05-24</t>
+          <t>2024-08-06</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, JENELYN</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1333</t>
+          <t>1459</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240524-1185</t>
+          <t>CR20240806-1305</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>NICOLAS, MICHAEL</t>
+          <t>BRACEROS, JAY ROGER</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>34,533.33</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>4,299.40</t>
+          <t>12,242.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5629</t>
+          <t>6190</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-05-24</t>
+          <t>2024-08-06</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, JENELYN</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1333</t>
+          <t>1459</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240524-1185</t>
+          <t>CR20240806-1305</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>NICOLAS, MICHAEL</t>
+          <t>LORENZO, GIL PAULO</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>34,533.33</t>
+          <t>445,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>4,299.40</t>
+          <t>18,467.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5628</t>
+          <t>6189</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-05-24</t>
+          <t>2024-08-06</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, JENELYN</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1333</t>
+          <t>1459</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240524-1185</t>
+          <t>CR20240806-1305</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>NICOLAS, MICHAEL</t>
+          <t>CALSADA, FIDELA/ALBERT</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>34,533.33</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>4,299.40</t>
+          <t>12,242.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5627</t>
+          <t>6188</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-05-24</t>
+          <t>2024-08-06</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, JENELYN</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1333</t>
+          <t>1459</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240524-1185</t>
+          <t>CR20240806-1305</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>NICOLAS, MICHAEL</t>
+          <t>CAJIMAT, ROWENA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>34,533.33</t>
+          <t>252,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>4,299.40</t>
+          <t>10,458.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5626</t>
+          <t>6187</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-05-24</t>
+          <t>2024-08-06</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, JENELYN</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1333</t>
+          <t>1458</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240524-1185</t>
+          <t>CR20240806-1304</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>NICOLAS, MICHAEL</t>
+          <t>BOLOMPO, JOMELINE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>34,533.33</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>4,299.40</t>
+          <t>3,486.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5625</t>
+          <t>6186</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-05-14</t>
+          <t>2024-08-06</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CUCHAPIN, JULIUS</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1332</t>
+          <t>1458</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240514-1184</t>
+          <t>CR20240806-1304</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>MUNIO, ROLLY</t>
+          <t>GAPPI, MERILINE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>10,033.33</t>
+          <t>144,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>832.77</t>
+          <t>5,976.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5624</t>
+          <t>6185</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-05-14</t>
+          <t>2024-08-06</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CUCHAPIN, JULIUS</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1332</t>
+          <t>1458</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240514-1184</t>
+          <t>CR20240806-1304</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>MUNIO, ROLLY</t>
+          <t>GUZMAN, FLORINA MOLINA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>10,033.33</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>832.77</t>
+          <t>3,486.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5623</t>
+          <t>6184</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-05-14</t>
+          <t>2024-08-06</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CUCHAPIN, JULIUS</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1332</t>
+          <t>1458</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240514-1184</t>
+          <t>CR20240806-1304</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>INOVEJAS, MARINO</t>
+          <t>CUDAL, ARTEMIO</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>3,486.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>