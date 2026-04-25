--- v0 (2026-03-02)
+++ v1 (2026-04-25)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5268</t>
+          <t>5526</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1249</t>
+          <t>1305</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1111</t>
+          <t>CR20240507-1161</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>VILLAFLOR, HARRISON</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>14,875.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,851.94</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5267</t>
+          <t>5525</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1249</t>
+          <t>1305</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1111</t>
+          <t>CR20240507-1161</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>LORENZO, CHELLO</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>8,500.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>1,411.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5266</t>
+          <t>5524</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1249</t>
+          <t>1305</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1111</t>
+          <t>CR20240507-1161</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, CRISTINA</t>
+          <t>LORENZO, CHELLO</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>8,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>1,411.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5265</t>
+          <t>5523</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>SIMON,NELIA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1248</t>
+          <t>1304</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1110</t>
+          <t>CR20240507-1160</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>370.39</t>
+          <t>17,430.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5264</t>
+          <t>5522</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>SIMON,NELIA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1248</t>
+          <t>1304</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1110</t>
+          <t>CR20240507-1160</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>40,000.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>4,980.00</t>
+          <t>747.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5263</t>
+          <t>5521</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>SIMON,NELIA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1248</t>
+          <t>1304</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1110</t>
+          <t>CR20240507-1160</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>747.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5260</t>
+          <t>5520</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1246</t>
+          <t>1303</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1108</t>
+          <t>CR20240507-1159</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FLORACEL</t>
+          <t>TAGATA, FRANCES MARCELA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>17,908.34</t>
+          <t>96,489.60</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,972.78</t>
+          <t>20,021.59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5259</t>
+          <t>5519</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1246</t>
+          <t>1303</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1108</t>
+          <t>CR20240507-1159</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>FERMIN, LALAINE</t>
+          <t>VENTURA, ELIZA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>22,166.66</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>3,679.67</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5258</t>
+          <t>5518</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1246</t>
+          <t>1303</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1108</t>
+          <t>CR20240507-1159</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>DORIA, CHRISTIAN</t>
+          <t>VENTURA, ELIZA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>13,459.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,234.19</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5257</t>
+          <t>5517</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1246</t>
+          <t>1303</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1108</t>
+          <t>CR20240507-1159</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, REYNALDO</t>
+          <t>CAROY, MIRIAM</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>220,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>36,520.00</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5256</t>
+          <t>5516</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1245</t>
+          <t>1303</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1107</t>
+          <t>CR20240507-1159</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>GUERRERO, CECILLE/RICHARD</t>
+          <t>CAROY, MIRIAM</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>110,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>18,260.00</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5255</t>
+          <t>5515</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1245</t>
+          <t>1303</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1107</t>
+          <t>CR20240507-1159</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ESTAVILLO, JOEL/SHARON</t>
+          <t>MACUGAY, CLAIRE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5254</t>
+          <t>5514</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1244</t>
+          <t>1302</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1106</t>
+          <t>CR20240507-1158</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>MITU, RUBY</t>
+          <t>SERRANO, FROILAN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>1,307.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5253</t>
+          <t>5513</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1244</t>
+          <t>1302</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1106</t>
+          <t>CR20240507-1158</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>GIL, LORENZO</t>
+          <t>SERRANO, FROILAN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>155,748.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>25,854.17</t>
+          <t>1,307.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5252</t>
+          <t>5512</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1244</t>
+          <t>1302</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1106</t>
+          <t>CR20240507-1158</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, ROMIN</t>
+          <t>FIGURACION, JOZEN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>8,409.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,744.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5251</t>
+          <t>5511</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1244</t>
+          <t>1302</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1106</t>
+          <t>CR20240507-1158</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>KING, BEVERLY</t>
+          <t>FIGURACION, JOZEN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>134,100.00</t>
+          <t>8,409.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>22,260.60</t>
+          <t>1,744.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5250</t>
+          <t>5510</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1244</t>
+          <t>1302</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1106</t>
+          <t>CR20240507-1158</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>LORENZO, CHELLO</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>8,500.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,411.00</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5249</t>
+          <t>5509</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1243</t>
+          <t>1302</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1105</t>
+          <t>CR20240507-1158</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>BASCAO, UZZIEL</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5248</t>
+          <t>5508</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1243</t>
+          <t>1301</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1105</t>
+          <t>CR20240507-1157</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, VIKTOR</t>
+          <t>SILAO, ANNALYN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>1,307.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5247</t>
+          <t>5507</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1243</t>
+          <t>1301</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1105</t>
+          <t>CR20240507-1157</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>TUBBAN, OLIBELLA</t>
+          <t>SILAO, ANNALYN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>1,307.25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>