--- v1 (2026-04-25)
+++ v2 (2026-06-11)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5526</t>
+          <t>6102</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1305</t>
+          <t>1440</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1161</t>
+          <t>CR20240805-1286</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>ANYOG, LORMIE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5525</t>
+          <t>6101</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1305</t>
+          <t>1440</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1161</t>
+          <t>CR20240805-1286</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>LORENZO, CHELLO</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>8,500.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,411.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5524</t>
+          <t>6100</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1305</t>
+          <t>1440</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1161</t>
+          <t>CR20240805-1286</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>LORENZO, CHELLO</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>8,500.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,411.00</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5523</t>
+          <t>6099</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1304</t>
+          <t>1439</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1160</t>
+          <t>CR20240805-1285</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>PADRON, BERNADETTE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>17,430.00</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5522</t>
+          <t>6098</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1304</t>
+          <t>1439</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1160</t>
+          <t>CR20240805-1285</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>JOSE, ZENAIDA</t>
+          <t>PADRON, BERNADETTE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>747.00</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5521</t>
+          <t>6097</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1304</t>
+          <t>1438</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1160</t>
+          <t>CR20240805-1284</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>JOSE, ZENAIDA</t>
+          <t>SIMON, MAY/RYAN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>13,433.93</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>747.00</t>
+          <t>557.51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5520</t>
+          <t>6096</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1303</t>
+          <t>1438</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1159</t>
+          <t>CR20240805-1284</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>TAGATA, FRANCES MARCELA</t>
+          <t>CASTRO, DOLLY</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>96,489.60</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>20,021.59</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5519</t>
+          <t>6095</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1303</t>
+          <t>1438</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1159</t>
+          <t>CR20240805-1284</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>VENTURA, ELIZA</t>
+          <t>MITU, RUBY/RAMIL, ROSE MARIE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>10,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5518</t>
+          <t>6094</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1303</t>
+          <t>1438</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1159</t>
+          <t>CR20240805-1284</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>VENTURA, ELIZA</t>
+          <t>DELA CRUZ, ROMIN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5517</t>
+          <t>6093</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1303</t>
+          <t>1438</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1159</t>
+          <t>CR20240805-1284</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>TOMAS, MARJORIE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>7,350.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>1,220.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5516</t>
+          <t>6092</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1303</t>
+          <t>1438</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1159</t>
+          <t>CR20240805-1284</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>LORENZO, CHELLO</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>8,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>1,411.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5515</t>
+          <t>6091</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1303</t>
+          <t>1437</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1159</t>
+          <t>CR20240805-1283</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MACUGAY, CLAIRE</t>
+          <t>TOBIA, OSCAR</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>10,200.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>846.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5514</t>
+          <t>6090</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1302</t>
+          <t>1437</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1158</t>
+          <t>CR20240805-1283</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>SERRANO, FROILAN</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>10,966.67</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,307.25</t>
+          <t>1,365.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5513</t>
+          <t>6089</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1302</t>
+          <t>1437</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1158</t>
+          <t>CR20240805-1283</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>SERRANO, FROILAN</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>10,966.67</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,307.25</t>
+          <t>1,365.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5512</t>
+          <t>6088</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1302</t>
+          <t>1437</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1158</t>
+          <t>CR20240805-1283</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>FIGURACION, JOZEN</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>8,409.00</t>
+          <t>24,850.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,744.87</t>
+          <t>2,578.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5511</t>
+          <t>6087</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1302</t>
+          <t>1437</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1158</t>
+          <t>CR20240805-1283</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>FIGURACION, JOZEN</t>
+          <t>ABLOG, REYNALDO</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>8,409.00</t>
+          <t>9,166.67</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,744.87</t>
+          <t>1,141.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5510</t>
+          <t>6086</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1302</t>
+          <t>1437</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1158</t>
+          <t>CR20240805-1283</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BAGAOISAN, RONALYN</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,452.50</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5509</t>
+          <t>6085</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1302</t>
+          <t>1436</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1158</t>
+          <t>CR20240805-1282</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>BAGAOISAN, RONALYN</t>
+          <t>SANTOS, JOEL/ERICA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,452.50</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5508</t>
+          <t>6084</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1301</t>
+          <t>1436</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1157</t>
+          <t>CR20240805-1282</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>SILAO, ANNALYN</t>
+          <t>BASCAO, UZZIELL</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>40,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,307.25</t>
+          <t>4,980.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5507</t>
+          <t>6083</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1301</t>
+          <t>1436</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1157</t>
+          <t>CR20240805-1282</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>SILAO, ANNALYN</t>
+          <t>TUBBAN, OLIBELLA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,307.25</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>