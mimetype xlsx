--- v0 (2026-03-02)
+++ v1 (2026-04-25)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5246</t>
+          <t>5506</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1243</t>
+          <t>1301</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1105</t>
+          <t>CR20240507-1157</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DAMASO, ELISA LUISA</t>
+          <t>SILAO, ANNALYN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>26,700.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>3,324.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5245</t>
+          <t>5505</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1242</t>
+          <t>1301</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1104</t>
+          <t>CR20240507-1157</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>LAMPITOC, LANIE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>18,025.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>2,244.11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5244</t>
+          <t>5504</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1242</t>
+          <t>1301</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1104</t>
+          <t>CR20240507-1157</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ARCE, ELENA</t>
+          <t>LAMPITOC, LANIE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>44,700.00</t>
+          <t>63,700.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>5,565.15</t>
+          <t>7,930.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5243</t>
+          <t>5503</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1241</t>
+          <t>1300</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240229-1103</t>
+          <t>CR20240507-1156</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>AGUINALDO, FRANCES MARIE</t>
+          <t>LAMPITOC, LANIE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>29,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>12,242.50</t>
+          <t>3,610.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5242</t>
+          <t>5502</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1240</t>
+          <t>1300</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240229-1102</t>
+          <t>CR20240507-1156</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DAMASO, ELISA LUISA</t>
+          <t>ARIBBAY, MEROSE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>9,337.50</t>
+          <t>2,723.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5241</t>
+          <t>5501</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1240</t>
+          <t>1300</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240229-1102</t>
+          <t>CR20240507-1156</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, VIKTOR</t>
+          <t>ARIBBAY, MEROSE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>24,166.40</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>3,008.72</t>
+          <t>2,723.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5240</t>
+          <t>5500</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1240</t>
+          <t>1300</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240229-1102</t>
+          <t>CR20240507-1156</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>AGAG, RHYSSA</t>
+          <t>VALENCIA, MARY CHRISTIE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>87,900.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>10,943.55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5239</t>
+          <t>5499</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-02-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL (100$)</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1239</t>
+          <t>1300</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240227-1101</t>
+          <t>CR20240507-1156</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE-DE VERA FHOEBIE ANN-295K-MONONGDO, FLORENTINA</t>
+          <t>TAN, EDITH</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>13,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,618.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5238</t>
+          <t>5498</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-02-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1238</t>
+          <t>1300</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240227-1100</t>
+          <t>CR20240507-1156</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA-LAO, MARILOU (452K)-RODRIGUEZ, LEAH</t>
+          <t>TAN, EDITH</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>13,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,618.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5237</t>
+          <t>5497</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-02-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE (100$)</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1237</t>
+          <t>1299</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240227-1099</t>
+          <t>CR20240507-1155</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA-REYNON, WILLIAM (245K)-CADIZ, WILFREDO</t>
+          <t>PE, HANILAINE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5236</t>
+          <t>5496</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-02-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL (100$)</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1236</t>
+          <t>1299</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240227-1098</t>
+          <t>CR20240507-1155</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY-BLAQUERA, ROSEMARIE-ABILA, VERLIZA</t>
+          <t>PE, HANILAINE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5235</t>
+          <t>5495</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-02-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR (100$)</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1235</t>
+          <t>1299</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240227-1097</t>
+          <t>CR20240507-1155</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA-AGUINALDO, FRANCES (295K)-MARTINEZ, MARITES</t>
+          <t>BARTOLOME, SOFEL</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>17,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>2,116.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5234</t>
+          <t>5494</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-02-24</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1234</t>
+          <t>1299</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240224-1096</t>
+          <t>CR20240507-1155</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>BARTOLOME, SOFEL</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>82,800.00</t>
+          <t>17,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>6,872.40</t>
+          <t>2,116.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5233</t>
+          <t>5493</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-02-24</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1233</t>
+          <t>1299</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240224-1095</t>
+          <t>CR20240507-1155</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MARINA JUDITH</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>256,980.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>10,664.67</t>
+          <t>498.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5232</t>
+          <t>5492</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-02-24</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1233</t>
+          <t>1299</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240224-1095</t>
+          <t>CR20240507-1155</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, MA KYRYNE ARA</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>320,000.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>13,280.00</t>
+          <t>498.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5231</t>
+          <t>5491</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-02-24</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1232</t>
+          <t>1298</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240224-1094</t>
+          <t>CR20240504-1154</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, NANCY</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>103,000.00</t>
+          <t>10,966.67</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>4,274.50</t>
+          <t>1,365.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5230</t>
+          <t>5490</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-02-24</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1232</t>
+          <t>1298</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240224-1094</t>
+          <t>CR20240504-1154</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>66,995.00</t>
+          <t>28,200.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2,780.29</t>
+          <t>3,510.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5229</t>
+          <t>5489</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-02-24</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1232</t>
+          <t>1298</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240224-1094</t>
+          <t>CR20240504-1154</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DUMLAO, ZALDY/HELEN</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>21,438.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>889.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5228</t>
+          <t>5488</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-02-24</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1232</t>
+          <t>1297</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240224-1094</t>
+          <t>CR20240504-1153</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>GUZMAN, MIA YSABELLE</t>
+          <t>TOBIA, OSCAR</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>40,000.00</t>
+          <t>94,200.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>7,818.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5227</t>
+          <t>5487</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-02-24</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1232</t>
+          <t>1297</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240224-1094</t>
+          <t>CR20240504-1153</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, GLADYS</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>244,995.00</t>
+          <t>24,850.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>10,167.29</t>
+          <t>2,578.19</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>