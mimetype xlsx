--- v1 (2026-04-25)
+++ v2 (2026-06-11)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5506</t>
+          <t>6082</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1301</t>
+          <t>1436</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1157</t>
+          <t>CR20240805-1282</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>SILAO, ANNALYN</t>
+          <t>DAMASO, ELISA LUISA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>26,700.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>3,324.15</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5505</t>
+          <t>6081</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1301</t>
+          <t>1435</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1157</t>
+          <t>CR20240805-1281</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>LAMPITOC, LANIE</t>
+          <t>DE VERA, EVANGELINE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>18,025.00</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,244.11</t>
+          <t>71,006.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5504</t>
+          <t>6080</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1301</t>
+          <t>1435</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1157</t>
+          <t>CR20240805-1281</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>LAMPITOC, LANIE</t>
+          <t>TAQUEBAN, CHIRO</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>63,700.00</t>
+          <t>145,552.10</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>7,930.65</t>
+          <t>30,202.06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5503</t>
+          <t>6079</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1300</t>
+          <t>1435</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1156</t>
+          <t>CR20240805-1281</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>LAMPITOC, LANIE</t>
+          <t>ROXAS, NESCILLE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>29,000.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,610.50</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5502</t>
+          <t>6078</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1300</t>
+          <t>1435</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1156</t>
+          <t>CR20240805-1281</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ARIBBAY, MEROSE</t>
+          <t>INOFINADA, RODELYN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>3,329.17</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,723.44</t>
+          <t>690.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5501</t>
+          <t>6077</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1300</t>
+          <t>1435</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1156</t>
+          <t>CR20240805-1281</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ARIBBAY, MEROSE</t>
+          <t>LU, CLAUDETTE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,723.44</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5500</t>
+          <t>6076</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1300</t>
+          <t>1435</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1156</t>
+          <t>CR20240805-1281</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>VALENCIA, MARY CHRISTIE</t>
+          <t>MENDOZA, AIZA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>87,900.00</t>
+          <t>20,895.83</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>10,943.55</t>
+          <t>4,335.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5499</t>
+          <t>6075</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1300</t>
+          <t>1434</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1156</t>
+          <t>CR20240805-1280</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>TAN, EDITH</t>
+          <t>BELTRAN, JULIAN/JEN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>13,000.00</t>
+          <t>39,843.75</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,618.50</t>
+          <t>8,267.58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5498</t>
+          <t>6074</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1300</t>
+          <t>1434</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1156</t>
+          <t>CR20240805-1280</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>TAN, EDITH</t>
+          <t>DOCTOLERO, ARNEL</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>13,000.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,618.50</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5497</t>
+          <t>6073</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1299</t>
+          <t>1434</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1155</t>
+          <t>CR20240805-1280</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>PE, HANILAINE</t>
+          <t>ROMANO, SERVITAS</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>10,208.33</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>2,118.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5496</t>
+          <t>6072</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1299</t>
+          <t>1434</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1155</t>
+          <t>CR20240805-1280</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>PE, HANILAINE</t>
+          <t>TOMAS, JULIET</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>58,250.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>12,086.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5495</t>
+          <t>6071</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1299</t>
+          <t>1434</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1155</t>
+          <t>CR20240805-1280</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>BARTOLOME, SOFEL</t>
+          <t>TOMAS, JULIET</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>17,000.00</t>
+          <t>58,250.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,116.50</t>
+          <t>12,086.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5494</t>
+          <t>6070</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1299</t>
+          <t>1434</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1155</t>
+          <t>CR20240805-1280</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>BARTOLOME, SOFEL</t>
+          <t>CORPUZ, MARGARETTE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>17,000.00</t>
+          <t>6,765.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2,116.50</t>
+          <t>1,403.74</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5493</t>
+          <t>6069</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1299</t>
+          <t>1433</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1155</t>
+          <t>CR20240803-1279</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>JOSE, ZENAIDA</t>
+          <t>DELA CRUZ, ROMEL</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>23,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>498.00</t>
+          <t>2,863.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5492</t>
+          <t>6068</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-05-07</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1299</t>
+          <t>1433</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240507-1155</t>
+          <t>CR20240803-1279</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>JOSE, ZENAIDA</t>
+          <t>JAVIER, PRINCE JAMES</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>299,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>498.00</t>
+          <t>37,225.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5491</t>
+          <t>6067</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1298</t>
+          <t>1433</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1154</t>
+          <t>CR20240803-1279</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>ARIBBAY, MEROSE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,966.67</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,365.35</t>
+          <t>2,723.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5490</t>
+          <t>6064</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1298</t>
+          <t>1431</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1154</t>
+          <t>CR20240803-1278</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>SILAO, ANNALYN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>28,200.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>3,510.90</t>
+          <t>1,307.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5489</t>
+          <t>6063</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1298</t>
+          <t>1431</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1154</t>
+          <t>CR20240803-1278</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>SILAO, ANNALYN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>21,438.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>889.68</t>
+          <t>1,307.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5488</t>
+          <t>6062</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1297</t>
+          <t>1431</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1153</t>
+          <t>CR20240803-1278</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>TOBIA, OSCAR</t>
+          <t>LAMPITOC, LANIE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>94,200.00</t>
+          <t>18,025.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>7,818.60</t>
+          <t>2,244.11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5487</t>
+          <t>6061</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-08-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1297</t>
+          <t>1431</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1153</t>
+          <t>CR20240803-1278</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>LAMPITOC, LANIE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>24,850.00</t>
+          <t>18,025.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,578.19</t>
+          <t>2,244.11</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>