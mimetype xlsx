--- v0 (2026-03-02)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5140</t>
+          <t>5395</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1215</t>
+          <t>1277</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1078</t>
+          <t>CR20240504-1136</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, RENIEL</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5139</t>
+          <t>5394</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1215</t>
+          <t>1277</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1078</t>
+          <t>CR20240504-1136</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>BONNAO, JOYCE</t>
+          <t>LOMIBAO, MARILYN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>7,950.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>493.85</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5138</t>
+          <t>5393</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1215</t>
+          <t>1277</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1078</t>
+          <t>CR20240504-1136</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>LOMIBAO, MARILYN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>7,950.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>101.68</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5137</t>
+          <t>5392</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1214</t>
+          <t>1277</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1077</t>
+          <t>CR20240504-1136</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>SERVITO, LOURDES</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>879.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5136</t>
+          <t>5391</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1214</t>
+          <t>1277</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1077</t>
+          <t>CR20240504-1136</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>MABALO, JESUSA</t>
+          <t>DE VERA, MELCHOR</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>17,250.00</t>
+          <t>2,300.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,863.50</t>
+          <t>381.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5135</t>
+          <t>5390</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1214</t>
+          <t>1276</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1077</t>
+          <t>CR20240504-1135</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>42,900.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>614.84</t>
+          <t>5,341.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5134</t>
+          <t>5389</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1214</t>
+          <t>1276</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1077</t>
+          <t>CR20240504-1135</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>7,250.00</t>
+          <t>28,500.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>902.63</t>
+          <t>3,548.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5133</t>
+          <t>5388</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1214</t>
+          <t>1276</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1077</t>
+          <t>CR20240504-1135</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>LOMIBAO, MARILYN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,208.33</t>
+          <t>22,500.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>523.94</t>
+          <t>2,801.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5132</t>
+          <t>5384</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1214</t>
+          <t>1274</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1077</t>
+          <t>CR20240504-1134</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, GERLIE</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>22,500.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>2,801.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5131</t>
+          <t>5383</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1213</t>
+          <t>1274</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1076</t>
+          <t>CR20240504-1134</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>BOLOMPO, JOMELYN</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>11,900.00</t>
+          <t>10,937.50</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>987.70</t>
+          <t>907.81</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5130</t>
+          <t>5382</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1213</t>
+          <t>1274</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1076</t>
+          <t>CR20240504-1134</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CARINO, PAMELA</t>
+          <t>BATALLONES, EVANGELINE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>138,282.00</t>
+          <t>24,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>11,477.41</t>
+          <t>2,033.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5129</t>
+          <t>5381</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1212</t>
+          <t>1274</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1075</t>
+          <t>CR20240504-1134</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DORIA, CHRISTIAN</t>
+          <t>DELOS SANTOS, ANTHONY</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>83,918.00</t>
+          <t>27,475.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>13,930.39</t>
+          <t>2,280.43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5128</t>
+          <t>5380</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1211</t>
+          <t>1274</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1074</t>
+          <t>CR20240504-1134</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ANYOG, LORMIE</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>42,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>6,972.00</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5127</t>
+          <t>5379</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1211</t>
+          <t>1274</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1074</t>
+          <t>CR20240504-1134</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>LOMIBAO, MARILYN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>7,950.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5126</t>
+          <t>5378</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1211</t>
+          <t>1273</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1074</t>
+          <t>CR20240504-1133</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>FERMIN, LALAINE</t>
+          <t>MATONDING, ZENAIDA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>22,166.66</t>
+          <t>8,925.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>3,679.67</t>
+          <t>370.39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5125</t>
+          <t>5377</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1211</t>
+          <t>1273</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1074</t>
+          <t>CR20240504-1133</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FLORACEL</t>
+          <t>CARINO, PAMELA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>17,908.33</t>
+          <t>31,344.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,972.78</t>
+          <t>1,300.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5124</t>
+          <t>5376</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1211</t>
+          <t>1273</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1074</t>
+          <t>CR20240504-1133</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>MANALO, GEMMA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>16,602.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>84.72</t>
+          <t>688.98</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5123</t>
+          <t>5375</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1211</t>
+          <t>1273</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1074</t>
+          <t>CR20240504-1133</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>PAREL, ELIZABETH</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>58,800.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>296.56</t>
+          <t>2,440.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5122</t>
+          <t>5374</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1210</t>
+          <t>1273</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1073</t>
+          <t>CR20240504-1133</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ABAYA, KIMBERLY</t>
+          <t>LAGASCA, EDDIE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5121</t>
+          <t>5373</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1210</t>
+          <t>1272</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1073</t>
+          <t>CR20240504-1132</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ABAYA, KIMBERLY</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>