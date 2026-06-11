--- v1 (2026-04-26)
+++ v2 (2026-06-11)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5395</t>
+          <t>5977</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1277</t>
+          <t>1412</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1136</t>
+          <t>CR20240701-1260</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>FAJUTNAO, YZEL</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>117,385.44</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>19,485.98</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5394</t>
+          <t>5976</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1277</t>
+          <t>1412</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1136</t>
+          <t>CR20240701-1260</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>LOMIBAO, MARILYN</t>
+          <t>DELA CRUZ, VICENTA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>7,950.00</t>
+          <t>106,937.52</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>17,751.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5393</t>
+          <t>5975</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1277</t>
+          <t>1412</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1136</t>
+          <t>CR20240701-1260</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>LOMIBAO, MARILYN</t>
+          <t>ABAYA, KIMBERLY</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>7,950.00</t>
+          <t>87,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>14,525.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5392</t>
+          <t>5974</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1277</t>
+          <t>1411</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1136</t>
+          <t>CR20240701-1259</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SERVITO, LOURDES</t>
+          <t>OCAMPO, MARY ANN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>879.80</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5391</t>
+          <t>5973</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1277</t>
+          <t>1411</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1136</t>
+          <t>CR20240701-1259</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DE VERA, MELCHOR</t>
+          <t>PASION, RUBEN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>2,300.00</t>
+          <t>12,250.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>381.80</t>
+          <t>1,016.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5390</t>
+          <t>5972</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1276</t>
+          <t>1411</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1135</t>
+          <t>CR20240701-1259</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>CABANIG, BERNADETTE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>42,900.00</t>
+          <t>29,750.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>5,341.05</t>
+          <t>2,469.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5389</t>
+          <t>5971</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1276</t>
+          <t>1410</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1135</t>
+          <t>CR20240701-1258</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>PURUGGANAN, RAMON</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>28,500.00</t>
+          <t>132,600.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>3,548.25</t>
+          <t>16,508.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5388</t>
+          <t>5970</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1276</t>
+          <t>1410</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1135</t>
+          <t>CR20240701-1258</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>LOMIBAO, MARILYN</t>
+          <t>TOBIA, OSCAR</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>22,500.00</t>
+          <t>10,200.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,801.25</t>
+          <t>423.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5384</t>
+          <t>5969</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1274</t>
+          <t>1409</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1134</t>
+          <t>CR20240701-1257</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>22,500.00</t>
+          <t>2,375.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,801.25</t>
+          <t>295.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5383</t>
+          <t>5968</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1274</t>
+          <t>1409</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1134</t>
+          <t>CR20240701-1257</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>10,937.50</t>
+          <t>24,850.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>907.81</t>
+          <t>515.64</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5382</t>
+          <t>5967</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1274</t>
+          <t>1409</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1134</t>
+          <t>CR20240701-1257</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>BATALLONES, EVANGELINE</t>
+          <t>OCAMPO, MARY ANN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>24,500.00</t>
+          <t>2,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2,033.50</t>
+          <t>166.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5381</t>
+          <t>5966</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1274</t>
+          <t>1409</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1134</t>
+          <t>CR20240701-1257</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, ANTHONY</t>
+          <t>PASION, RUBEN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>27,475.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,280.43</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5380</t>
+          <t>5965</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1274</t>
+          <t>1409</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1134</t>
+          <t>CR20240701-1257</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>CABANIG, BERNADETTE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>5,950.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5379</t>
+          <t>5964</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1274</t>
+          <t>1409</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1134</t>
+          <t>CR20240701-1257</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>LOMIBAO, MARILYN</t>
+          <t>ST WILLIAM THE HERMIT PARISH  MAGSINGAL</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>7,950.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5378</t>
+          <t>5963</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1273</t>
+          <t>1408</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1133</t>
+          <t>CR20240701-1256</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>MATONDING, ZENAIDA</t>
+          <t>EMPERADOR, IMELDA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>8,925.00</t>
+          <t>3,412.50</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>370.39</t>
+          <t>424.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5377</t>
+          <t>5962</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1273</t>
+          <t>1408</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1133</t>
+          <t>CR20240701-1256</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CARINO, PAMELA</t>
+          <t>PALPAL-LATOC, APRIL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>31,344.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,300.78</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5376</t>
+          <t>5961</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1273</t>
+          <t>1408</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1133</t>
+          <t>CR20240701-1256</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>MANALO, GEMMA</t>
+          <t>SANSANO, WILFRELYN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>16,602.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>688.98</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5375</t>
+          <t>5960</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1273</t>
+          <t>1408</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1133</t>
+          <t>CR20240701-1256</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH</t>
+          <t>SY, CHARMAIN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>58,800.00</t>
+          <t>10,584.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,440.20</t>
+          <t>1,317.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5374</t>
+          <t>5959</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1273</t>
+          <t>1408</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1133</t>
+          <t>CR20240701-1256</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE</t>
+          <t>QUIOCHO, JOAN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5373</t>
+          <t>5958</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1272</t>
+          <t>1408</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1132</t>
+          <t>CR20240701-1256</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>593.12</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>