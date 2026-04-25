--- v0 (2026-03-02)
+++ v1 (2026-04-25)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5120</t>
+          <t>5372</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1210</t>
+          <t>1272</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1073</t>
+          <t>CR20240504-1132</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ABAYA, KIMBERLY</t>
+          <t>CALIJA, NEHEMIAH</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>3,750.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>155.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5119</t>
+          <t>5371</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, MARY JANE/JAPETH</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1209</t>
+          <t>1272</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1072</t>
+          <t>CR20240504-1132</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>SANSON, ROSALINA</t>
+          <t>CALIJA, ANN CARLOU</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>7,466.67</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,428.29</t>
+          <t>309.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5118</t>
+          <t>5370</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, MARY JANE/JAPETH</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1209</t>
+          <t>1272</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1072</t>
+          <t>CR20240504-1132</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>SANSON, ROSALINA</t>
+          <t>BONOAN, ALICIA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>44,250.00</t>
+          <t>18,948.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,672.75</t>
+          <t>786.34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5117</t>
+          <t>5369</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, MARY JANE/JAPETH</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1209</t>
+          <t>1272</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1072</t>
+          <t>CR20240504-1132</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SANSON, ROSALINA</t>
+          <t>SANGALANG, AILEEN AIRA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>44,250.00</t>
+          <t>8,925.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,672.75</t>
+          <t>740.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5116</t>
+          <t>5368</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, MARY JANE/JAPETH</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1209</t>
+          <t>1272</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1072</t>
+          <t>CR20240504-1132</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ALEP, MINA</t>
+          <t>ESTAVILLO, JOEL/SHARON</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>3,631.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5115</t>
+          <t>5367</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1208</t>
+          <t>1271</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1071</t>
+          <t>CR20240503-1131</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>SAMSON, ROSALINDA</t>
+          <t>CASTILLO, TERESITA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>105,708.33</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>8,773.79</t>
+          <t>40,670.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5114</t>
+          <t>5366</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1208</t>
+          <t>1271</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1071</t>
+          <t>CR20240503-1131</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ALEP, MINA</t>
+          <t>CASTILLO, TERESITA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>8,300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5113</t>
+          <t>5365</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1208</t>
+          <t>1271</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1071</t>
+          <t>CR20240503-1131</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>RAMOS, CRISTINA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>10,937.50</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>907.81</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5112</t>
+          <t>5364</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1208</t>
+          <t>1271</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1071</t>
+          <t>CR20240503-1131</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5111</t>
+          <t>5363</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1208</t>
+          <t>1271</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1071</t>
+          <t>CR20240503-1131</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>LOMIBAO, MARILYN</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>7,950.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5110</t>
+          <t>5362</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DELA PENA, CECILIA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1207</t>
+          <t>1270</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1070</t>
+          <t>CR20240503-1130</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>MATONDING, ZENAIDA</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>39,375.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>3,268.13</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5109</t>
+          <t>5361</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DELA PENA, CECILIA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1207</t>
+          <t>1270</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1070</t>
+          <t>CR20240503-1130</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MANALO, GEMMA</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>75,006.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>6,225.50</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5108</t>
+          <t>5360</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1206</t>
+          <t>1270</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1069</t>
+          <t>CR20240503-1130</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>FORONDA, EDNA</t>
+          <t>ANGELES, RONNALYN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>77,875.02</t>
+          <t>75,600.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>6,463.63</t>
+          <t>3,137.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5107</t>
+          <t>5359</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1206</t>
+          <t>1270</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1069</t>
+          <t>CR20240503-1130</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>65,216.54</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>5,412.97</t>
+          <t>614.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5106</t>
+          <t>5358</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1205</t>
+          <t>1270</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1068</t>
+          <t>CR20240503-1130</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>JOSE, ZENAIDA</t>
+          <t>AMBALAN, EDELRENA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>10,448.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>498.00</t>
+          <t>867.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5105</t>
+          <t>5357</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1205</t>
+          <t>1270</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1068</t>
+          <t>CR20240503-1130</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ERGA BUILDERS MULTIVENTURES INC</t>
+          <t>AMBALAN, EDELRENA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>99,700.00</t>
+          <t>10,448.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>4,137.55</t>
+          <t>867.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5104</t>
+          <t>5356</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1204</t>
+          <t>1269</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1067</t>
+          <t>CR20240503-1129</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ERGA BUILDERS MULTIVENTURES INC</t>
+          <t>RAZOTE, RENIEL</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5103</t>
+          <t>5355</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1204</t>
+          <t>1269</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1067</t>
+          <t>CR20240503-1129</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ERGA BUILDERS MULTIVENTURES INC</t>
+          <t>BONNAO, JOYCE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5102</t>
+          <t>5354</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1204</t>
+          <t>1269</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1067</t>
+          <t>CR20240503-1129</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ARIBBAY, MEROSE</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2,723.44</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5101</t>
+          <t>5353</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1204</t>
+          <t>1269</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1067</t>
+          <t>CR20240503-1129</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>TAN, EDITH</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>13,000.00</t>
+          <t>4,208.33</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,618.50</t>
+          <t>523.94</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>