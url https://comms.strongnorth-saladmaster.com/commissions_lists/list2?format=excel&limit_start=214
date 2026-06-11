--- v1 (2026-04-25)
+++ v2 (2026-06-11)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5372</t>
+          <t>5957</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1272</t>
+          <t>1407</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1132</t>
+          <t>CR20240701-1255</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>155.63</t>
+          <t>747.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5371</t>
+          <t>5956</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1272</t>
+          <t>1407</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1132</t>
+          <t>CR20240701-1255</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANN CARLOU</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>309.87</t>
+          <t>747.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5370</t>
+          <t>5955</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1272</t>
+          <t>1407</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1132</t>
+          <t>CR20240701-1255</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>CAROY, MIRIAM</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>18,948.00</t>
+          <t>3,800.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>786.34</t>
+          <t>473.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5369</t>
+          <t>5954</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1272</t>
+          <t>1407</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1132</t>
+          <t>CR20240701-1255</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SANGALANG, AILEEN AIRA</t>
+          <t>FIGURACION, JOZEN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>8,925.00</t>
+          <t>8,409.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>740.78</t>
+          <t>1,744.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5368</t>
+          <t>5953</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-05-04</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1272</t>
+          <t>1407</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240504-1132</t>
+          <t>CR20240701-1255</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ESTAVILLO, JOEL/SHARON</t>
+          <t>FIGURACION, JOZEN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>8,409.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>1,744.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5367</t>
+          <t>5952</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1271</t>
+          <t>1407</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1131</t>
+          <t>CR20240701-1255</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CASTILLO, TERESITA</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>40,670.00</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5366</t>
+          <t>5951</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1271</t>
+          <t>1406</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1131</t>
+          <t>CR20240701-1254</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CASTILLO, TERESITA</t>
+          <t>CUSUE, ROSEMARIE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>8,300.00</t>
+          <t>435.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5365</t>
+          <t>5950</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1271</t>
+          <t>1406</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1131</t>
+          <t>CR20240701-1254</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, CRISTINA</t>
+          <t>JOVELLANOS, MARIA TERESITA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>34,416.67</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>4,284.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5364</t>
+          <t>5949</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1271</t>
+          <t>1406</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1131</t>
+          <t>CR20240701-1254</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>ALOG, STACEY</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>6,416.67</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>101.68</t>
+          <t>798.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5363</t>
+          <t>5948</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1271</t>
+          <t>1406</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1131</t>
+          <t>CR20240701-1254</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>CUNANAN, REIA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>11,500.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>101.68</t>
+          <t>1,431.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5362</t>
+          <t>5947</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1270</t>
+          <t>1405</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1130</t>
+          <t>CR20240701-1253</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>RODES, FEBE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>8,751.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>1,452.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5361</t>
+          <t>5946</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1270</t>
+          <t>1405</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1130</t>
+          <t>CR20240701-1253</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>RAZOTE, RENIEL</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5360</t>
+          <t>5945</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1270</t>
+          <t>1404</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1130</t>
+          <t>CR20240701-1252</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, RONNALYN</t>
+          <t>BONNAO, JOYCE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>75,600.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>3,137.40</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5359</t>
+          <t>5944</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1270</t>
+          <t>1404</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1130</t>
+          <t>CR20240701-1252</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>614.84</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5358</t>
+          <t>5943</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1270</t>
+          <t>1404</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1130</t>
+          <t>CR20240701-1252</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>AMBALAN, EDELRENA</t>
+          <t>ANGELES, RONNALYN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>10,448.00</t>
+          <t>4,200.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>867.18</t>
+          <t>174.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5357</t>
+          <t>5942</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1270</t>
+          <t>1404</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1130</t>
+          <t>CR20240701-1252</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>AMBALAN, EDELRENA</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,448.00</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>867.18</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5356</t>
+          <t>5941</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1269</t>
+          <t>1404</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1129</t>
+          <t>CR20240701-1252</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, RENIEL</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5355</t>
+          <t>5940</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1269</t>
+          <t>1404</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1129</t>
+          <t>CR20240701-1252</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>BONNAO, JOYCE</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>4,208.33</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>493.85</t>
+          <t>523.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5354</t>
+          <t>5939</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1269</t>
+          <t>1403</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1129</t>
+          <t>CR20240701-1251</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>TOBIA, OSCAR</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>7,250.00</t>
+          <t>10,200.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>902.63</t>
+          <t>846.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5353</t>
+          <t>5938</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1269</t>
+          <t>1403</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1129</t>
+          <t>CR20240701-1251</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,208.33</t>
+          <t>10,966.67</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>523.94</t>
+          <t>1,365.35</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>