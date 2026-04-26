--- v0 (2026-03-02)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5100</t>
+          <t>5352</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1204</t>
+          <t>1269</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1067</t>
+          <t>CR20240503-1129</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>PE, HANILAINE</t>
+          <t>ESPIRITU, GERLIE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5099</t>
+          <t>5351</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1204</t>
+          <t>1269</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1067</t>
+          <t>CR20240503-1129</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>BARTOLOME, SOFEL</t>
+          <t>ESPIRITU, GERLIE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>17,000.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,116.50</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5098</t>
+          <t>5350</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARIE JANE</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1203</t>
+          <t>1268</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1066</t>
+          <t>CR20240416-1128</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>SADIRI, ROHMALYNE</t>
+          <t>TOLEDANES, LEONARDA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>15,200.00</t>
+          <t>94,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,261.60</t>
+          <t>11,703.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5097</t>
+          <t>5349</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARIE JANE</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1203</t>
+          <t>1268</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1066</t>
+          <t>CR20240416-1128</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SADIRI, ROHMALYNE</t>
+          <t>CALIJA, VINZ</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>32,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>3,984.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5096</t>
+          <t>5348</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARIE JANE</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1203</t>
+          <t>1268</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1066</t>
+          <t>CR20240416-1128</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>GUZMAN, SHAYNE</t>
+          <t>SANTOS, JOEL/ERICA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>20,200.00</t>
+          <t>39,900.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,676.60</t>
+          <t>4,967.55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5095</t>
+          <t>5347</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARIE JANE</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1203</t>
+          <t>1267</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1066</t>
+          <t>CR20240416-1127</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>GUZMAN, SHAYNE</t>
+          <t>SACRO, ESTRELLA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>8,400.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>1,045.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5094</t>
+          <t>5346</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARIE JANE</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1203</t>
+          <t>1267</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1066</t>
+          <t>CR20240416-1127</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, GEMMA</t>
+          <t>SACRO, ESTRELLA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>24,583.33</t>
+          <t>8,400.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,040.42</t>
+          <t>1,045.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5093</t>
+          <t>5345</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1202</t>
+          <t>1267</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1065</t>
+          <t>CR20240416-1127</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>SUNICO, SOFIA</t>
+          <t>LAGASCA, EDDIE/MARY GRACE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>49,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>6,100.50</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5092</t>
+          <t>5344</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1201</t>
+          <t>1267</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1064</t>
+          <t>CR20240416-1127</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BARAOIDAN, KAREN</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>70,583.32</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>8,787.62</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5091</t>
+          <t>5343</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1201</t>
+          <t>1267</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1064</t>
+          <t>CR20240416-1127</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>AGBAYANI, JULIET</t>
+          <t>CALIJA, NEHEMIAH</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>8,808.33</t>
+          <t>3,750.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,462.18</t>
+          <t>311.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5090</t>
+          <t>5342</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1201</t>
+          <t>1267</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1064</t>
+          <t>CR20240416-1127</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, ERROL</t>
+          <t>CALIJA, ANNE CARLOU</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>7,466.67</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>370.39</t>
+          <t>619.73</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5089</t>
+          <t>5341</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-12</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>RAMOS, MA. EDITHA H.</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1201</t>
+          <t>1266</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1064</t>
+          <t>CR20240412-1126</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>FERNANDEZ, JANIROSE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>3,674.63</t>
+          <t>137,666.64</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>457.49</t>
+          <t>11,426.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5088</t>
+          <t>5340</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-12</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>RAMOS, MA. EDITHA H.</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1200</t>
+          <t>1266</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1063</t>
+          <t>CR20240412-1126</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, NANCY</t>
+          <t>RAMOS, KAE DEE ANN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>7,752.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>965.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5087</t>
+          <t>5339</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1200</t>
+          <t>1265</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1063</t>
+          <t>CR20240405-1125</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, JOHNSON</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>10,447.91</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>867.18</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5086</t>
+          <t>5338</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1200</t>
+          <t>1265</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1063</t>
+          <t>CR20240405-1125</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>4,208.33</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>101.68</t>
+          <t>523.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5085</t>
+          <t>5337</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1200</t>
+          <t>1265</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1063</t>
+          <t>CR20240405-1125</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>RAZOTE, RENIEL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5084</t>
+          <t>5336</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>CORPUZ, JOYCE ANN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1200</t>
+          <t>1264</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1063</t>
+          <t>CR20240405-1124</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>ATTY. RAPANUT, RONNIE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>222,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>614.84</t>
+          <t>18,467.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5083</t>
+          <t>5335</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>SIMON, JENNIFER</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1200</t>
+          <t>1263</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1063</t>
+          <t>CR20240405-1123</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>ALONZO, RACHEL</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>70,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>8,715.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5082</t>
+          <t>5334</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, JAZEL JAN</t>
+          <t>SIMON, JENNIFER</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1199</t>
+          <t>1263</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1062</t>
+          <t>CR20240405-1123</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ESPELITA, PRINCES</t>
+          <t>ALONZO, RACHELLE JOY</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>79,000.00</t>
+          <t>365,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>6,557.00</t>
+          <t>45,442.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5081</t>
+          <t>5333</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>SIMON, JENNIFER</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1198</t>
+          <t>1263</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1061</t>
+          <t>CR20240405-1123</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>YUSON, KEITH NICO</t>
+          <t>ALONZO, RACHELLE JOY</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,220.10</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>