--- v1 (2026-04-26)
+++ v2 (2026-06-11)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5352</t>
+          <t>5937</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1269</t>
+          <t>1403</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1129</t>
+          <t>CR20240701-1251</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, GERLIE</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>24,850.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>2,578.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5351</t>
+          <t>5936</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-05-03</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1269</t>
+          <t>1403</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240503-1129</t>
+          <t>CR20240701-1251</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, GERLIE</t>
+          <t>ABLOG, REYNALDO</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>9,166.67</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>1,141.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5350</t>
+          <t>5935</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-04-16</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1268</t>
+          <t>1403</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240416-1128</t>
+          <t>CR20240701-1251</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>TOLEDANES, LEONARDA</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>94,000.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>11,703.00</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5349</t>
+          <t>5934</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-04-16</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1268</t>
+          <t>1403</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240416-1128</t>
+          <t>CR20240701-1251</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VINZ</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>32,000.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,984.00</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5348</t>
+          <t>5933</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-04-16</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1268</t>
+          <t>1402</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240416-1128</t>
+          <t>CR20240701-1250</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>SANTOS, JOEL/ERICA</t>
+          <t>ARCE, ELENA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>39,900.00</t>
+          <t>17,384.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>4,967.55</t>
+          <t>721.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5347</t>
+          <t>5932</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-04-16</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1267</t>
+          <t>1402</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240416-1127</t>
+          <t>CR20240701-1250</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>SACRO, ESTRELLA</t>
+          <t>ARCE, ELENA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>8,400.00</t>
+          <t>17,384.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,045.80</t>
+          <t>721.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5346</t>
+          <t>5931</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-04-16</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1267</t>
+          <t>1402</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240416-1127</t>
+          <t>CR20240701-1250</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>SACRO, ESTRELLA</t>
+          <t>ARCE, ELENA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>8,400.00</t>
+          <t>17,384.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,045.80</t>
+          <t>721.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5345</t>
+          <t>5930</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-04-16</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1267</t>
+          <t>1402</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240416-1127</t>
+          <t>CR20240701-1250</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>ARCE, ELENA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>44,700.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>1,855.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5344</t>
+          <t>5929</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-04-16</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1267</t>
+          <t>1402</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240416-1127</t>
+          <t>CR20240701-1250</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>DELA CRUZ, JUBI</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>19,366.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>803.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5343</t>
+          <t>5928</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-04-16</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1267</t>
+          <t>1402</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240416-1127</t>
+          <t>CR20240701-1250</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH</t>
+          <t>DELA CRUZ, JUBI</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>19,366.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>311.25</t>
+          <t>803.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5342</t>
+          <t>5927</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-04-16</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1267</t>
+          <t>1401</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240416-1127</t>
+          <t>CR20240701-1249</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANNE CARLOU</t>
+          <t>DELA CRUZ, JUBI</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>99,600.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>619.73</t>
+          <t>4,133.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5341</t>
+          <t>5926</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-04-12</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MA. EDITHA H.</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1266</t>
+          <t>1401</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240412-1126</t>
+          <t>CR20240701-1249</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JANIROSE</t>
+          <t>MARTIN, LAILANE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>137,666.64</t>
+          <t>4,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>11,426.33</t>
+          <t>186.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5340</t>
+          <t>5925</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-04-12</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MA. EDITHA H.</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1266</t>
+          <t>1401</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240412-1126</t>
+          <t>CR20240701-1249</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, KAE DEE ANN</t>
+          <t>MARTIN, LAILANE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>7,752.00</t>
+          <t>6,800.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>965.12</t>
+          <t>282.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5339</t>
+          <t>5924</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGLINE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1265</t>
+          <t>1401</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1125</t>
+          <t>CR20240701-1249</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>MARTIN, LAILANE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>7,250.00</t>
+          <t>3,800.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>902.63</t>
+          <t>157.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5338</t>
+          <t>5923</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGLINE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1265</t>
+          <t>1401</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1125</t>
+          <t>CR20240701-1249</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>MARTIN, LAILANE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>4,208.33</t>
+          <t>22,200.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>523.94</t>
+          <t>921.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5337</t>
+          <t>5922</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGLINE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1265</t>
+          <t>1401</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1125</t>
+          <t>CR20240701-1249</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, RENIEL</t>
+          <t>RAZO, DIVINA JENNIFER</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>375,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.24</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>74,700.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5336</t>
+          <t>5921</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, JOYCE ANN</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1264</t>
+          <t>1400</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1124</t>
+          <t>CR20240701-1248</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ATTY. RAPANUT, RONNIE</t>
+          <t>ORGANO, REYNALDO</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>222,500.00</t>
+          <t>469,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.04</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>18,467.50</t>
+          <t>15,570.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5335</t>
+          <t>5920</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>SIMON, JENNIFER</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1263</t>
+          <t>1400</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1123</t>
+          <t>CR20240701-1248</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ALONZO, RACHEL</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>8,715.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5334</t>
+          <t>5919</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>SIMON, JENNIFER</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1263</t>
+          <t>1400</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1123</t>
+          <t>CR20240701-1248</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ALONZO, RACHELLE JOY</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>365,000.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>45,442.50</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5333</t>
+          <t>5918</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>SIMON, JENNIFER</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1263</t>
+          <t>1400</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1123</t>
+          <t>CR20240701-1248</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ALONZO, RACHELLE JOY</t>
+          <t>ANYOG, LORMIE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>9,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>1,494.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>