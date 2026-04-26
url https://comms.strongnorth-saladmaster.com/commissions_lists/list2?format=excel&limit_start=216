--- v0 (2026-03-02)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5080</t>
+          <t>5332</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1198</t>
+          <t>1262</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1061</t>
+          <t>CR20240405-1122</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, JOHNSON</t>
+          <t>ATTY. RAPANUT, RONNIE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>41,791.64</t>
+          <t>222,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,734.35</t>
+          <t>27,701.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5079</t>
+          <t>5331</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1198</t>
+          <t>1262</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1061</t>
+          <t>CR20240405-1122</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>BELTRAN, JULIANA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>80,000.00</t>
+          <t>96,093.75</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>6,640.00</t>
+          <t>19,939.45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5078</t>
+          <t>5330</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1197</t>
+          <t>1261</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1060</t>
+          <t>CR20240405-1121</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>SACRO, ESTRELLA</t>
+          <t>ROMANO, SERVITAS</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>8,400.00</t>
+          <t>91,874.97</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,045.80</t>
+          <t>19,064.06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5077</t>
+          <t>5329</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1197</t>
+          <t>1261</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1060</t>
+          <t>CR20240405-1121</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ALEJANDRE, JUDY</t>
+          <t>LU, CLAUDELLE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>44,100.00</t>
+          <t>75,593.76</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>5,490.45</t>
+          <t>15,685.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5076</t>
+          <t>5328</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1197</t>
+          <t>1261</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1060</t>
+          <t>CR20240405-1121</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>MENDOZA, AIZA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>127,833.32</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>26,525.41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5075</t>
+          <t>5327</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1197</t>
+          <t>1261</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1060</t>
+          <t>CR20240405-1121</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>DOCTOLERO, ARNEL</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>86,041.68</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>17,853.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5074</t>
+          <t>5326</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1197</t>
+          <t>1261</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1060</t>
+          <t>CR20240405-1121</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH</t>
+          <t>TOMAS, JULIET</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>291,250.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>311.25</t>
+          <t>60,434.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5073</t>
+          <t>5325</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1197</t>
+          <t>1261</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1060</t>
+          <t>CR20240405-1121</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANNE CARLOU</t>
+          <t>CORPUZ, MARGARETTE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>33,825.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>619.73</t>
+          <t>7,018.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5072</t>
+          <t>5324</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1196</t>
+          <t>1260</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1059</t>
+          <t>CR20240405-1120</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>PARAYNO, ALMA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>10,937.50</t>
+          <t>9,600.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>453.91</t>
+          <t>1,593.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5071</t>
+          <t>5323</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1196</t>
+          <t>1260</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1059</t>
+          <t>CR20240405-1120</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>DE VERA, MELCHOR</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,300.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>381.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5070</t>
+          <t>5322</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1196</t>
+          <t>1260</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1059</t>
+          <t>CR20240405-1120</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>LOMIBAO, MARILYN</t>
+          <t>SERVITO, LOURDES</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>7,950.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>879.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5069</t>
+          <t>5321</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1196</t>
+          <t>1260</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1059</t>
+          <t>CR20240405-1120</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>SERVITO, LOURDES</t>
+          <t>TABORA, MYLENE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>3,800.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>879.80</t>
+          <t>630.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5068</t>
+          <t>5320</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1196</t>
+          <t>1260</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1059</t>
+          <t>CR20240405-1120</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DE VERA, MELCHOR</t>
+          <t>DY, EVELYN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>2,300.00</t>
+          <t>285,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>381.80</t>
+          <t>47,310.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5067</t>
+          <t>5319</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1196</t>
+          <t>1260</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1059</t>
+          <t>CR20240405-1120</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PARAYNO, ALMA</t>
+          <t>DY, EVELYN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>4,800.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>796.80</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5066</t>
+          <t>5315</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1195</t>
+          <t>1258</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1058</t>
+          <t>CR20240405-1118</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, RONNALYN</t>
+          <t>BONNAO, JOYCE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>4,200.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>348.60</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5065</t>
+          <t>5314</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1195</t>
+          <t>1258</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1058</t>
+          <t>CR20240405-1118</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, CRISTINA</t>
+          <t>MABALO, JESUSA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>17,250.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>2,863.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5064</t>
+          <t>5313</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1195</t>
+          <t>1258</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1058</t>
+          <t>CR20240405-1118</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>VILLAFLOR, HARRISON</t>
+          <t>RHODES, FEBE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>14,875.00</t>
+          <t>8,751.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,851.94</t>
+          <t>1,452.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5063</t>
+          <t>5312</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1195</t>
+          <t>1258</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1058</t>
+          <t>CR20240405-1118</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>RHODES, FEBE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>8,751.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>1,452.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5062</t>
+          <t>5311</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1195</t>
+          <t>1258</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1058</t>
+          <t>CR20240405-1118</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>PERDIDO, HELEN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>554,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>91,964.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5061</t>
+          <t>5310</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1195</t>
+          <t>1258</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1058</t>
+          <t>CR20240405-1118</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>PERDIDO, HELEN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>445,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,229.69</t>
+          <t>73,870.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>