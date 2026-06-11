--- v1 (2026-04-26)
+++ v2 (2026-06-11)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5332</t>
+          <t>5917</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1262</t>
+          <t>1400</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1122</t>
+          <t>CR20240701-1248</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ATTY. RAPANUT, RONNIE</t>
+          <t>ANYOG, LORMIE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>222,500.00</t>
+          <t>9,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>27,701.25</t>
+          <t>1,494.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5331</t>
+          <t>5916</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1262</t>
+          <t>1400</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1122</t>
+          <t>CR20240701-1248</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>BELTRAN, JULIANA</t>
+          <t>ANYOG, LORMIE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>96,093.75</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>19,939.45</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5330</t>
+          <t>5915</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1261</t>
+          <t>1399</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1121</t>
+          <t>CR20240701-1247</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ROMANO, SERVITAS</t>
+          <t>FERRER, YOLANDA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>91,874.97</t>
+          <t>375,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>19,064.06</t>
+          <t>59,137.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5329</t>
+          <t>5914</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1261</t>
+          <t>1399</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1121</t>
+          <t>CR20240701-1247</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>LU, CLAUDELLE</t>
+          <t>ZAFRA, YOLANDA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>75,593.76</t>
+          <t>422,750.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>15,685.71</t>
+          <t>66,667.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5328</t>
+          <t>5913</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1261</t>
+          <t>1399</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1121</t>
+          <t>CR20240701-1247</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>MENDOZA, AIZA</t>
+          <t>ROY, DON KRISTOFFER</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>127,833.32</t>
+          <t>545,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>26,525.41</t>
+          <t>85,946.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5327</t>
+          <t>5912</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1261</t>
+          <t>1399</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1121</t>
+          <t>CR20240701-1247</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>DOCTOLERO, ARNEL</t>
+          <t>DELA CRUZ, CECILIO</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>86,041.68</t>
+          <t>395,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>17,853.65</t>
+          <t>62,291.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5326</t>
+          <t>5911</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1261</t>
+          <t>1398</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1121</t>
+          <t>CR20240701-1246</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>TOMAS, JULIET</t>
+          <t>ARCE, ELENA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>291,250.00</t>
+          <t>17,384.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>60,434.38</t>
+          <t>1,442.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5325</t>
+          <t>5910</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1261</t>
+          <t>1398</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1121</t>
+          <t>CR20240701-1246</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, MARGARETTE</t>
+          <t>MARTIN, LAILANE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>33,825.00</t>
+          <t>4,500.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>7,018.69</t>
+          <t>373.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5324</t>
+          <t>5909</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1260</t>
+          <t>1398</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1120</t>
+          <t>CR20240701-1246</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>PARAYNO, ALMA</t>
+          <t>DELA CRUZ, JUBI</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>9,600.00</t>
+          <t>19,366.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,593.60</t>
+          <t>1,607.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5323</t>
+          <t>5908</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1260</t>
+          <t>1398</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1120</t>
+          <t>CR20240701-1246</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>DE VERA, MELCHOR</t>
+          <t>DELA CRUZ, JUBI</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>2,300.00</t>
+          <t>99,600.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>381.80</t>
+          <t>8,266.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5322</t>
+          <t>5907</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1260</t>
+          <t>1397</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1120</t>
+          <t>CR20240701-1245</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>SERVITO, LOURDES</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>10,937.50</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>879.80</t>
+          <t>453.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5321</t>
+          <t>5906</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1260</t>
+          <t>1397</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1120</t>
+          <t>CR20240701-1245</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>TABORA, MYLENE</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>3,800.00</t>
+          <t>10,937.50</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>630.80</t>
+          <t>453.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5320</t>
+          <t>5905</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1260</t>
+          <t>1396</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1120</t>
+          <t>CR20240701-1244</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DY, EVELYN</t>
+          <t>BATALLONES, EVANGELINE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>285,000.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>47,310.00</t>
+          <t>123.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5319</t>
+          <t>5904</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1260</t>
+          <t>1396</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1120</t>
+          <t>CR20240701-1244</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>DY, EVELYN</t>
+          <t>DELOS SANTOS, ANTHONY</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>123.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5315</t>
+          <t>5903</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGLINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1258</t>
+          <t>1396</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1118</t>
+          <t>CR20240701-1244</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>BONNAO, JOYCE</t>
+          <t>DELOS SANTOS, ANTHONY</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>2,975.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>493.85</t>
+          <t>123.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5314</t>
+          <t>5902</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGLINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1258</t>
+          <t>1396</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1118</t>
+          <t>CR20240701-1244</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MABALO, JESUSA</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>17,250.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,863.50</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5313</t>
+          <t>5901</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGLINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1258</t>
+          <t>1396</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1118</t>
+          <t>CR20240701-1244</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>RHODES, FEBE</t>
+          <t>SERVITO, LOURDES</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>8,751.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,452.67</t>
+          <t>879.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5312</t>
+          <t>5900</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-07-01</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGLINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1258</t>
+          <t>1396</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1118</t>
+          <t>CR20240701-1244</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>RHODES, FEBE</t>
+          <t>DE VERA, MELCHOR</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>8,751.00</t>
+          <t>2,300.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,452.67</t>
+          <t>381.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5311</t>
+          <t>5899</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGLINE</t>
+          <t>PADRON, BERNADETTE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1258</t>
+          <t>1395</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1118</t>
+          <t>CR20240627-1243</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>PERDIDO, HELEN</t>
+          <t>SY, JANNETTE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>554,000.00</t>
+          <t>305,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>91,964.00</t>
+          <t>25,315.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5310</t>
+          <t>5898</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGLINE</t>
+          <t>PADRON, BERNADETTE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1258</t>
+          <t>1395</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1118</t>
+          <t>CR20240627-1243</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>PERDIDO, HELEN</t>
+          <t>TING, JENNIFER</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>445,000.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>73,870.00</t>
+          <t>6,972.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>