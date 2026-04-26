--- v0 (2026-03-02)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5040</t>
+          <t>5289</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1190</t>
+          <t>1253</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1053</t>
+          <t>CR20240405-1113</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>SANGALANG, AILEEN</t>
+          <t>BATALLONES, EVANGELINE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>39,375.00</t>
+          <t>2,738.89</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>3,268.13</t>
+          <t>340.99</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5039</t>
+          <t>5288</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1189</t>
+          <t>1253</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1052</t>
+          <t>CR20240405-1113</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CARINO, PAMELA</t>
+          <t>BATALLONES, EVANGELINE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>138,282.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>5,738.70</t>
+          <t>370.39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5038</t>
+          <t>5287</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1189</t>
+          <t>1253</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1052</t>
+          <t>CR20240405-1113</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>MANALO, GEMMA</t>
+          <t>OCA, MELCHOR</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>69,472.00</t>
+          <t>6,883.33</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2,883.09</t>
+          <t>856.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5037</t>
+          <t>5286</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1189</t>
+          <t>1252</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1052</t>
+          <t>CR20240405-1112</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>SOLIS, MARLYN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>6,965.28</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>867.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5036</t>
+          <t>5285</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1189</t>
+          <t>1252</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1052</t>
+          <t>CR20240405-1112</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>4,900.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5035</t>
+          <t>5284</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1189</t>
+          <t>1252</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1052</t>
+          <t>CR20240405-1112</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH</t>
+          <t>SALVACION, TORRALBA/DORIA, ALICE/BAUTISTA, MARITES/NATAVIO, GLORIA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>7,933.34</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>155.63</t>
+          <t>987.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5034</t>
+          <t>5283</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1189</t>
+          <t>1252</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240222-1052</t>
+          <t>CR20240405-1112</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANNE CARLOU</t>
+          <t>LOMIBAO, MARILYN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>7,950.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>309.87</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5032</t>
+          <t>5282</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1187</t>
+          <t>1252</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240203-1051</t>
+          <t>CR20240405-1112</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>GALANO, JHOAN</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>7,816.09</t>
+          <t>10,937.50</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>973.10</t>
+          <t>907.81</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5031</t>
+          <t>5281</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1187</t>
+          <t>1252</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240203-1051</t>
+          <t>CR20240405-1112</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>AGAG, RHYSSA</t>
+          <t>BAUTISTA, MARY JANE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>8,854.20</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>1,102.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5030</t>
+          <t>5270</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-02-01</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1186</t>
+          <t>1249</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240201-1050</t>
+          <t>CR20240405-1111</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA/BITAGON, JOSEPH/RIDOR, BLESILDA</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>3,217.29</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>267.04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5029</t>
+          <t>5269</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-02-01</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1185</t>
+          <t>1249</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240201-1049</t>
+          <t>CR20240405-1111</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE/ABAJO, IRENE/PAREL, GERAH</t>
+          <t>ANGELES, RONNALYN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>4,200.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>348.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5028</t>
+          <t>5268</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-01-30</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1184</t>
+          <t>1249</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240130-1048</t>
+          <t>CR20240405-1111</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>JOSE, ZENAIDA</t>
+          <t>VILLAFLOR, HARRISON</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>208,000.00</t>
+          <t>14,875.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>25,896.00</t>
+          <t>1,851.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5027</t>
+          <t>5267</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-01-30</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1183</t>
+          <t>1249</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240130-1047</t>
+          <t>CR20240405-1111</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>JOSE, ZENAIDA</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>208,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>17,264.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5026</t>
+          <t>5266</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARIE JANE</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1182</t>
+          <t>1249</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1046</t>
+          <t>CR20240405-1111</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, GEMMA</t>
+          <t>RAMOS, CRISTINA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>24,583.33</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,040.42</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5025</t>
+          <t>5265</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARIE JANE</t>
+          <t>SIMON,NELIA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1182</t>
+          <t>1248</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1046</t>
+          <t>CR20240405-1110</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, GEMMA</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>24,583.33</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,040.42</t>
+          <t>370.39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5024</t>
+          <t>5264</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>LIVED, CHARMAINE</t>
+          <t>SIMON,NELIA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1181</t>
+          <t>1248</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1045</t>
+          <t>CR20240405-1110</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>YAPO, MAY ROSE</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>59,418.68</t>
+          <t>40,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>4,931.75</t>
+          <t>4,980.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5023</t>
+          <t>5263</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>SIMON,NELIA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1180</t>
+          <t>1248</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1044</t>
+          <t>CR20240405-1110</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>VENTURA, ELIZA</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>90,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>18,675.00</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5022</t>
+          <t>5260</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1179</t>
+          <t>1246</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1043</t>
+          <t>CR20240405-1108</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>TACATA, FLORACEL</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>17,908.34</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>2,972.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5021</t>
+          <t>5259</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1179</t>
+          <t>1246</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1043</t>
+          <t>CR20240405-1108</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>MACUGAY, CLAIRE</t>
+          <t>FERMIN, LALAINE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>60,000.00</t>
+          <t>22,166.66</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>12,450.00</t>
+          <t>3,679.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5020</t>
+          <t>5258</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1179</t>
+          <t>1246</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1043</t>
+          <t>CR20240405-1108</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>SERRANO, FROILAN</t>
+          <t>DORIA, CHRISTIAN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>144,500.00</t>
+          <t>13,459.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>17,990.25</t>
+          <t>2,234.19</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>