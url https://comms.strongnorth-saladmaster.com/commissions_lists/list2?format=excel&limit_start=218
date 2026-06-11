--- v1 (2026-04-26)
+++ v2 (2026-06-11)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5289</t>
+          <t>5877</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1253</t>
+          <t>1391</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1113</t>
+          <t>CR20240627-1239</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>BATALLONES, EVANGELINE</t>
+          <t>OCA, MELCHOR</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>2,738.89</t>
+          <t>6,883.33</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>340.99</t>
+          <t>856.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5288</t>
+          <t>5876</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1253</t>
+          <t>1391</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1113</t>
+          <t>CR20240627-1239</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>BATALLONES, EVANGELINE</t>
+          <t>OCA, MELCHOR</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>88,500.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>370.39</t>
+          <t>11,018.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5287</t>
+          <t>5875</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1253</t>
+          <t>1390</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1113</t>
+          <t>CR20240627-1238</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>OCA, MELCHOR</t>
+          <t>BAUTISTA, MARYJANE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>6,883.33</t>
+          <t>8,854.20</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>856.97</t>
+          <t>1,102.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5286</t>
+          <t>5874</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1252</t>
+          <t>1390</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1112</t>
+          <t>CR20240627-1238</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SOLIS, MARLYN</t>
+          <t>BAUTISTA, MARYJANE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>6,965.28</t>
+          <t>8,854.20</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>867.18</t>
+          <t>1,102.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5285</t>
+          <t>5873</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1252</t>
+          <t>1390</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1112</t>
+          <t>CR20240627-1238</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>BAUTISTA, MARYJANE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>73,958.40</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>9,207.82</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5284</t>
+          <t>5872</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1252</t>
+          <t>1390</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1112</t>
+          <t>CR20240627-1238</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>SALVACION, TORRALBA/DORIA, ALICE/BAUTISTA, MARITES/NATAVIO, GLORIA</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>7,933.34</t>
+          <t>10,937.50</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>987.70</t>
+          <t>907.81</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5283</t>
+          <t>5871</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1252</t>
+          <t>1390</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1112</t>
+          <t>CR20240627-1238</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>LOMIBAO, MARILYN</t>
+          <t>DELOS SANTOS, ANTHONY</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>7,950.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>246.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5282</t>
+          <t>5870</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1252</t>
+          <t>1390</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1112</t>
+          <t>CR20240627-1238</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>10,937.50</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>907.81</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5281</t>
+          <t>5869</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1252</t>
+          <t>1389</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1112</t>
+          <t>CR20240627-1237</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, MARY JANE</t>
+          <t>SANTOS, JOEL/ERICA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>8,854.20</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,102.35</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5270</t>
+          <t>5868</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1249</t>
+          <t>1389</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1111</t>
+          <t>CR20240627-1237</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>BASCAO, UZZIEL</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>3,217.29</t>
+          <t>45,200.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>267.04</t>
+          <t>5,627.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5269</t>
+          <t>5867</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1249</t>
+          <t>1388</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1111</t>
+          <t>CR20240627-1236</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, RONNALYN</t>
+          <t>TUBBAN, OLIBELLA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>4,200.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>348.60</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5268</t>
+          <t>5866</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1249</t>
+          <t>1388</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1111</t>
+          <t>CR20240627-1236</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>VILLAFLOR, HARRISON</t>
+          <t>TUBBAN, OLIBELLA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>14,875.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,851.94</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5267</t>
+          <t>5865</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1249</t>
+          <t>1388</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1111</t>
+          <t>CR20240627-1236</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>TUBBAN, OLIBELLA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5266</t>
+          <t>5864</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1249</t>
+          <t>1388</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1111</t>
+          <t>CR20240627-1236</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, CRISTINA</t>
+          <t>DAMASO, ELISA LUISA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5265</t>
+          <t>5863</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>SIMON,NELIA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1248</t>
+          <t>1388</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1110</t>
+          <t>CR20240627-1236</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>DAMASO, ELISA LUISA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>370.39</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5264</t>
+          <t>5862</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>SIMON,NELIA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1248</t>
+          <t>1388</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1110</t>
+          <t>CR20240627-1236</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>AGAG, RHYSSA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>40,000.00</t>
+          <t>12,250.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>4,980.00</t>
+          <t>1,525.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5263</t>
+          <t>5861</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>SIMON,NELIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1248</t>
+          <t>1387</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1110</t>
+          <t>CR20240627-1235</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>ISAGUIRRE, KRYXIA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>60,200.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>14,490.14</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5260</t>
+          <t>5859</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1246</t>
+          <t>1387</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1108</t>
+          <t>CR20240627-1235</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FLORACEL</t>
+          <t>CUNANAN, FRANKIE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>17,908.34</t>
+          <t>187,500.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,972.78</t>
+          <t>45,131.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5259</t>
+          <t>5858</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1246</t>
+          <t>1386</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1108</t>
+          <t>CR20240627-1234</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>FERMIN, LALAINE</t>
+          <t>CUNANAN, FRANKIE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>22,166.66</t>
+          <t>157,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>3,679.67</t>
+          <t>37,910.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5258</t>
+          <t>5857</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1246</t>
+          <t>1386</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1108</t>
+          <t>CR20240627-1234</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>DORIA, CHRISTIAN</t>
+          <t>CUNANAN, FRANKIE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>13,459.00</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,234.19</t>
+          <t>7,221.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>