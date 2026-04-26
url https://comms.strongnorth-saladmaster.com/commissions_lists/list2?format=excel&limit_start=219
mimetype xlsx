--- v0 (2026-03-02)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5019</t>
+          <t>5257</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1179</t>
+          <t>1246</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1043</t>
+          <t>CR20240405-1108</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>MASALLO, JEFFERSON</t>
+          <t>ORGANO, REYNALDO</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>39,000.00</t>
+          <t>220,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>8,092.50</t>
+          <t>36,520.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5018</t>
+          <t>5256</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1179</t>
+          <t>1245</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1043</t>
+          <t>CR20240405-1107</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>FIURACION, JOZEN</t>
+          <t>GUERRERO, CECILLE/RICHARD</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>42,045.00</t>
+          <t>110,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>8,724.34</t>
+          <t>18,260.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5017</t>
+          <t>5255</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1179</t>
+          <t>1245</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1043</t>
+          <t>CR20240405-1107</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>BAGAOISAN, RONALYN</t>
+          <t>ESTAVILLO, JOEL/SHARON</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>42,000.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>8,715.00</t>
+          <t>3,631.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5016</t>
+          <t>5254</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1178</t>
+          <t>1244</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1042</t>
+          <t>CR20240405-1106</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>BOLOMPO, JOMELYN</t>
+          <t>MITU, RUBY</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>35,700.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,481.55</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5015</t>
+          <t>5253</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1178</t>
+          <t>1244</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1042</t>
+          <t>CR20240405-1106</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>PALAFOX, CRISANTO</t>
+          <t>GIL, LORENZO</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>285,000.00</t>
+          <t>155,748.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>11,827.50</t>
+          <t>25,854.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5014</t>
+          <t>5252</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1178</t>
+          <t>1244</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1042</t>
+          <t>CR20240405-1106</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>PALAFOX, CRISANTO</t>
+          <t>DELA CRUZ, ROMIN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5013</t>
+          <t>5251</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1177</t>
+          <t>1244</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1041</t>
+          <t>CR20240405-1106</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ESTAVILLO, SHARON</t>
+          <t>KING, BEVERLY</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>134,375.00</t>
+          <t>134,100.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>22,306.25</t>
+          <t>22,260.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5012</t>
+          <t>5250</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1177</t>
+          <t>1244</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1041</t>
+          <t>CR20240405-1106</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE</t>
+          <t>LORENZO, CHELLO</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>24,500.00</t>
+          <t>8,500.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,016.75</t>
+          <t>1,411.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5011</t>
+          <t>5249</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1177</t>
+          <t>1243</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1041</t>
+          <t>CR20240405-1105</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>BASCAO, UZZIEL</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>24,500.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,016.75</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5010</t>
+          <t>5248</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1177</t>
+          <t>1243</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1041</t>
+          <t>CR20240405-1105</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH/DULCE</t>
+          <t>FELLIZAR, VIKTOR</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>18,750.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>778.13</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5009</t>
+          <t>5247</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1177</t>
+          <t>1243</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1041</t>
+          <t>CR20240405-1105</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANNE CARLOU</t>
+          <t>TUBBAN, OLIBELLA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>37,333.35</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,549.33</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5008</t>
+          <t>5246</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1177</t>
+          <t>1243</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1041</t>
+          <t>CR20240405-1105</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>PADRON, EDUARDO</t>
+          <t>DAMASO, ELISA LUISA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>37,625.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,561.44</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5007</t>
+          <t>5245</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>MARTIN, LALAINE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1176</t>
+          <t>1242</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1040</t>
+          <t>CR20240405-1104</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>SACRO, ESTRELLA</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>8,400.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,045.80</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5006</t>
+          <t>5244</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>MARTIN, LALAINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1176</t>
+          <t>1242</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1040</t>
+          <t>CR20240405-1104</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>SACRO, ESTRELLA</t>
+          <t>ARCE, ELENA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>8,400.00</t>
+          <t>44,700.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,045.80</t>
+          <t>5,565.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5005</t>
+          <t>5243</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1176</t>
+          <t>1241</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1040</t>
+          <t>CR20240229-1103</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ALEJANDRE, JUDY</t>
+          <t>AGUINALDO, FRANCES MARIE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>12,242.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5004</t>
+          <t>5242</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1176</t>
+          <t>1240</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1040</t>
+          <t>CR20240229-1102</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ALEJANDRE, JUDY</t>
+          <t>DAMASO, ELISA LUISA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>75,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>9,337.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5003</t>
+          <t>5241</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1176</t>
+          <t>1240</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1040</t>
+          <t>CR20240229-1102</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE</t>
+          <t>FELLIZAR, VIKTOR</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>24,166.40</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>3,008.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5002</t>
+          <t>5240</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1176</t>
+          <t>1240</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1040</t>
+          <t>CR20240229-1102</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE</t>
+          <t>AGAG, RHYSSA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5001</t>
+          <t>5239</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-02-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1175</t>
+          <t>1239</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1039</t>
+          <t>CR20240227-1101</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>GUTIERREZ, CHRISTINE-DE VERA FHOEBIE ANN-295K-MONONGDO, FLORENTINA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5000</t>
+          <t>5238</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-02-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1175</t>
+          <t>1238</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1039</t>
+          <t>CR20240227-1100</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>VILLANUEVA, MARIA THERESA-LAO, MARILOU (452K)-RODRIGUEZ, LEAH</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>