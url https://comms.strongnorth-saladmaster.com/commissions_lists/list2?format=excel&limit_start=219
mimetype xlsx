--- v1 (2026-04-26)
+++ v2 (2026-06-11)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5257</t>
+          <t>5856</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1246</t>
+          <t>1386</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1108</t>
+          <t>CR20240627-1234</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, REYNALDO</t>
+          <t>KAGAOAN, RUBYROSE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>220,000.00</t>
+          <t>111,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>36,520.00</t>
+          <t>26,717.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5256</t>
+          <t>5855</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1245</t>
+          <t>1386</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1107</t>
+          <t>CR20240627-1234</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>GUERRERO, CECILLE/RICHARD</t>
+          <t>KAGAOAN, RUBYROSE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>110,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>18,260.00</t>
+          <t>4,814.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5255</t>
+          <t>5854</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1245</t>
+          <t>1386</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1107</t>
+          <t>CR20240627-1234</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ESTAVILLO, JOEL/SHARON</t>
+          <t>ROXAS, NESCILLE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>86,041.68</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>17,853.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5254</t>
+          <t>5853</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1244</t>
+          <t>1386</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1106</t>
+          <t>CR20240627-1234</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>MITU, RUBY</t>
+          <t>INOFINADA, RODELYN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>3,329.17</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>690.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5253</t>
+          <t>5852</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1244</t>
+          <t>1385</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1106</t>
+          <t>CR20240627-1233</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>GIL, LORENZO</t>
+          <t>LU, CLAUDETH</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>155,748.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>25,854.17</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5252</t>
+          <t>5851</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1244</t>
+          <t>1385</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1106</t>
+          <t>CR20240627-1233</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, ROMIN</t>
+          <t>MENDOZA, AISA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>20,895.83</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>4,335.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5251</t>
+          <t>5850</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1244</t>
+          <t>1385</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1106</t>
+          <t>CR20240627-1233</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>KING, BEVERLY</t>
+          <t>DOCTOLERO, ARNEL</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>134,100.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>22,260.60</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5250</t>
+          <t>5849</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1244</t>
+          <t>1385</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1106</t>
+          <t>CR20240627-1233</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>LORENZO, CHELLO</t>
+          <t>ROMANO, SERVITAS</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>8,500.00</t>
+          <t>10,208.33</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,411.00</t>
+          <t>2,118.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5249</t>
+          <t>5848</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1243</t>
+          <t>1385</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1105</t>
+          <t>CR20240627-1233</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BASCAO, UZZIEL</t>
+          <t>TOMAS, JULIET</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>58,250.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>12,086.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5248</t>
+          <t>5847</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1243</t>
+          <t>1385</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1105</t>
+          <t>CR20240627-1233</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, VIKTOR</t>
+          <t>CORPUZ, MARGARETTE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>6,765.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>1,403.74</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5247</t>
+          <t>5846</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1243</t>
+          <t>1384</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1105</t>
+          <t>CR20240627-1232</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>TUBBAN, OLIBELLA</t>
+          <t>SILAO, ANALYN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>1,307.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5246</t>
+          <t>5845</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1243</t>
+          <t>1384</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1105</t>
+          <t>CR20240627-1232</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DAMASO, ELISA LUISA</t>
+          <t>LAMPITOC, LANIE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>18,025.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>2,244.11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5245</t>
+          <t>5844</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1242</t>
+          <t>1384</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1104</t>
+          <t>CR20240627-1232</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>498.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5244</t>
+          <t>5843</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-04-05</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LALAINE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1242</t>
+          <t>1384</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240405-1104</t>
+          <t>CR20240627-1232</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ARCE, ELENA</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>44,700.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>5,565.15</t>
+          <t>498.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5243</t>
+          <t>5842</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1241</t>
+          <t>1384</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240229-1103</t>
+          <t>CR20240627-1232</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>AGUINALDO, FRANCES MARIE</t>
+          <t>ARIBBAY, MEROSE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>12,242.50</t>
+          <t>2,723.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5242</t>
+          <t>5841</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1240</t>
+          <t>1384</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240229-1102</t>
+          <t>CR20240627-1232</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>DAMASO, ELISA LUISA</t>
+          <t>ARIBBAY, MEROSE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>9,337.50</t>
+          <t>2,723.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5241</t>
+          <t>5840</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1240</t>
+          <t>1383</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240229-1102</t>
+          <t>CR20240627-1231</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, VIKTOR</t>
+          <t>VALENCIA, MARY CHRISTIE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>24,166.40</t>
+          <t>8,600.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>3,008.72</t>
+          <t>1,070.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5240</t>
+          <t>5839</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1240</t>
+          <t>1383</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240229-1102</t>
+          <t>CR20240627-1231</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>AGAG, RHYSSA</t>
+          <t>TAN, EDITH</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>13,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>1,618.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5239</t>
+          <t>5838</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-02-27</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL (100$)</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1239</t>
+          <t>1383</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240227-1101</t>
+          <t>CR20240627-1231</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE-DE VERA FHOEBIE ANN-295K-MONONGDO, FLORENTINA</t>
+          <t>TAN, EDITH</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>13,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,618.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5238</t>
+          <t>5837</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-02-27</t>
+          <t>2024-06-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1238</t>
+          <t>1383</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240227-1100</t>
+          <t>CR20240627-1231</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA-LAO, MARILOU (452K)-RODRIGUEZ, LEAH</t>
+          <t>PE, HANILAINE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>