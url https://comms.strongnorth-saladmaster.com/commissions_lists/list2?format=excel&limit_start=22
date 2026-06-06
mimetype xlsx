--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9431</t>
+          <t>9673</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2267</t>
+          <t>2336</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2072</t>
+          <t>CR20260328-2139</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>MANALANG, PRISCILLA</t>
+          <t>PIRA, CLETO</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>89,000.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>14,774.00</t>
+          <t>145.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9430</t>
+          <t>9672</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2267</t>
+          <t>2336</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2072</t>
+          <t>CR20260328-2139</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ST CATHERINE DE ALEXANDRIA PARISH</t>
+          <t>GARCIA, MICHEL MORONI</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>74,200.00</t>
+          <t>14,583.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>12,317.20</t>
+          <t>1,210.39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9429</t>
+          <t>9671</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2267</t>
+          <t>2336</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2072</t>
+          <t>CR20260328-2139</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>BARROGA, FRENIELYNNE</t>
+          <t>SANTOS, RELIA CARLA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>34,762.48</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>5,770.57</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9428</t>
+          <t>9670</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2266</t>
+          <t>2336</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2071</t>
+          <t>CR20260328-2139</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>MENDOZA, PHILIP</t>
+          <t>GUARIN, KATHERINE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,383.33</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>861.82</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9427</t>
+          <t>9669</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2266</t>
+          <t>2336</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2071</t>
+          <t>CR20260328-2139</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>LEONARDO, CARMELITA</t>
+          <t>ABILA, VERLIZA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>8,583.33</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>712.42</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9426</t>
+          <t>9668</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2266</t>
+          <t>2335</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2071</t>
+          <t>CR20260328-2138</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ROSARIO, RHODAREE</t>
+          <t>MURALLA, GRACE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>13,281.25</t>
+          <t>10,176.50</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,204.69</t>
+          <t>1,266.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9425</t>
+          <t>9667</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2266</t>
+          <t>2334</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2071</t>
+          <t>CR20260328-2137</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>PERILLA, JAMES/JEAN</t>
+          <t>CABIENTE, JANET</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>2,595.83</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>430.91</t>
+          <t>747.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9424</t>
+          <t>9666</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2266</t>
+          <t>2334</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2071</t>
+          <t>CR20260328-2137</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ALONZO, DAISY</t>
+          <t>RIMAS, JAYSEL</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>12,750.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,116.50</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9423</t>
+          <t>9665</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2266</t>
+          <t>2334</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2071</t>
+          <t>CR20260328-2137</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BUEN, RODERICK</t>
+          <t>CABOTAJE, REMEDIOS</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>5,045.83</t>
+          <t>4,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>418.80</t>
+          <t>498.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9422</t>
+          <t>9664</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2265</t>
+          <t>2333</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2070</t>
+          <t>CR20260328-2136</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, MARY GRACE</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>2,900.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,626.80</t>
+          <t>361.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9421</t>
+          <t>9663</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2265</t>
+          <t>2333</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2070</t>
+          <t>CR20260328-2136</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>LAO, MARILOU</t>
+          <t>EDRA, ZENAIDA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>11,900.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,975.40</t>
+          <t>2,142.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9420</t>
+          <t>9662</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2265</t>
+          <t>2332</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2070</t>
+          <t>CR20260328-2135</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>KAGAOAN,. CAMILO/RUBY ROSE</t>
+          <t>CALIJA, VINZ MICHAEL</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,743.00</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9419</t>
+          <t>9661</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2265</t>
+          <t>2331</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2070</t>
+          <t>CR20260328-2134</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>RUELOS, ELFLEDA</t>
+          <t>MALATEO, EDELYN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>13,241.66</t>
+          <t>39,500.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2,198.12</t>
+          <t>4,917.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9418</t>
+          <t>9660</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2265</t>
+          <t>2331</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2070</t>
+          <t>CR20260328-2134</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PALPAL-LATOC, APRIL JOY</t>
+          <t>RABINO, MARIA LYNN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>1,770.83</t>
+          <t>31,891.67</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>146.98</t>
+          <t>3,970.51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9417</t>
+          <t>9659</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2265</t>
+          <t>2331</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2070</t>
+          <t>CR20260328-2134</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>PIPO, JOHN/WILLIE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>2,375.00</t>
+          <t>2,595.83</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>295.69</t>
+          <t>323.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9416</t>
+          <t>9658</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2264</t>
+          <t>2331</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2069</t>
+          <t>CR20260328-2134</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ALEGAR, GLORIA</t>
+          <t>ALVIAR, RESURECION</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>32,000.00</t>
+          <t>2,595.83</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>3,984.00</t>
+          <t>323.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9415</t>
+          <t>9657</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2264</t>
+          <t>2331</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2069</t>
+          <t>CR20260328-2134</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ALIPIO, CHRISTINE</t>
+          <t>APOLONIO, ARACELI</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>4,257.50</t>
+          <t>5,191.66</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>530.06</t>
+          <t>646.36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9414</t>
+          <t>9656</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-01-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2264</t>
+          <t>2330</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20260124-2069</t>
+          <t>CR20260328-2133</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ALIPIO, CHRISTINE</t>
+          <t>VILLA, VIRGILIO/JOVELYN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,128.75</t>
+          <t>68,055.55</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>265.03</t>
+          <t>2,824.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9413</t>
+          <t>9655</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2263</t>
+          <t>2330</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2068</t>
+          <t>CR20260328-2133</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>RAZO, DIVINA JENNIFER</t>
+          <t>SIMON, RYAN/MAY</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>95,000.00</t>
+          <t>67,169.65</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.24</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>18,924.00</t>
+          <t>2,787.54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9412</t>
+          <t>9654</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2263</t>
+          <t>2330</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20260123-2068</t>
+          <t>CR20260328-2133</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>BALDONADO, ROSE ANNALYN</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>64,000.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>10,624.00</t>
+          <t>246.93</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>