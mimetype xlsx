--- v0 (2026-03-02)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4918</t>
+          <t>5151</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1159</t>
+          <t>1218</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1024</t>
+          <t>CR20240223-1081</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DALIPOG, JULIE ANN</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>1,361.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4917</t>
+          <t>5150</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1159</t>
+          <t>1218</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1024</t>
+          <t>CR20240223-1081</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>QUIOCHO, JOAN</t>
+          <t>REYNON, WILLIAM</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>171,496.50</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>14,234.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4916</t>
+          <t>5149</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1159</t>
+          <t>1217</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1024</t>
+          <t>CR20240223-1080</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>QUIOCHO, JOAN</t>
+          <t>ILACAS, JHONALYNE MAE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>3,137.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4915</t>
+          <t>5148</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1158</t>
+          <t>1217</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1023</t>
+          <t>CR20240223-1080</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ALIBIN, NANETTE</t>
+          <t>SACALIMATAO, PEPITO</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>4,900.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4914</t>
+          <t>5147</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1158</t>
+          <t>1217</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1023</t>
+          <t>CR20240223-1080</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ALIBIN, NANETTE</t>
+          <t>JALNAPURE, MELANIE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>8,983.33</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>1,118.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4913</t>
+          <t>5146</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1158</t>
+          <t>1217</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1023</t>
+          <t>CR20240223-1080</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, ROSLYN</t>
+          <t>CAROY, MIRIAM</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>8,605.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,071.32</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4912</t>
+          <t>5145</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1158</t>
+          <t>1217</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1023</t>
+          <t>CR20240223-1080</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, ROSLYN</t>
+          <t>SERRANO, FROILAN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>8,605.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,071.32</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4911</t>
+          <t>5144</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1158</t>
+          <t>1216</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1023</t>
+          <t>CR20240223-1079</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>NARRA, REGGIE</t>
+          <t>RHODES, FEBE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>71,304.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>11,836.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4910</t>
+          <t>5143</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1158</t>
+          <t>1215</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1023</t>
+          <t>CR20240223-1078</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICOLE</t>
+          <t>AMBALAN, EDELRENA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>94,032.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>7,804.66</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4909</t>
+          <t>5142</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1157</t>
+          <t>1215</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1022</t>
+          <t>CR20240223-1078</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>AMBALAN, EDELRENA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>2,291.67</t>
+          <t>34,250.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>285.31</t>
+          <t>2,842.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4908</t>
+          <t>5141</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1157</t>
+          <t>1215</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1022</t>
+          <t>CR20240223-1078</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>AMBALAN, EDELRENA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>2,291.67</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>285.31</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4907</t>
+          <t>5140</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1157</t>
+          <t>1215</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1022</t>
+          <t>CR20240223-1078</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, REYNA</t>
+          <t>RAZOTE, RENIEL</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>4,584.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>570.71</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4906</t>
+          <t>5139</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1157</t>
+          <t>1215</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1022</t>
+          <t>CR20240223-1078</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, REYNA</t>
+          <t>BONNAO, JOYCE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,584.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>570.71</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4905</t>
+          <t>5138</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1157</t>
+          <t>1215</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1022</t>
+          <t>CR20240223-1078</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>169.44</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4904</t>
+          <t>5137</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1157</t>
+          <t>1214</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1022</t>
+          <t>CR20240223-1077</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>593.12</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4903</t>
+          <t>5136</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1156</t>
+          <t>1214</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1021</t>
+          <t>CR20240223-1077</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>MABALO, JESUSA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>17,250.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>2,863.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4902</t>
+          <t>5135</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1156</t>
+          <t>1214</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1021</t>
+          <t>CR20240223-1077</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>614.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4901</t>
+          <t>5134</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1156</t>
+          <t>1214</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1021</t>
+          <t>CR20240223-1077</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>FERMIN, LALAINE</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>22,166.66</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>3,679.67</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4900</t>
+          <t>5133</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1156</t>
+          <t>1214</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1021</t>
+          <t>CR20240223-1077</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>FERMIN, LALAINE</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>22,166.66</t>
+          <t>4,208.33</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>3,679.67</t>
+          <t>523.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4899</t>
+          <t>5132</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1156</t>
+          <t>1214</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1021</t>
+          <t>CR20240223-1077</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>SUNIO, MARITES</t>
+          <t>ESPIRITU, GERLIE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>61,500.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>10,209.00</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>