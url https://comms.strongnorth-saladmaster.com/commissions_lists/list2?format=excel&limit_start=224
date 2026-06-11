--- v1 (2026-04-26)
+++ v2 (2026-06-11)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5151</t>
+          <t>5755</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1218</t>
+          <t>1360</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1081</t>
+          <t>CR20240604-1208</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>AGTANG, ROMNICK</t>
+          <t>FAGELA, EDSEL</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,361.72</t>
+          <t>20,218.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5150</t>
+          <t>5754</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1218</t>
+          <t>1360</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1081</t>
+          <t>CR20240604-1208</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>REYNON, WILLIAM</t>
+          <t>ISAGUIRRE, KRYXIA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>171,496.50</t>
+          <t>25,800.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>14,234.21</t>
+          <t>6,210.06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5149</t>
+          <t>5753</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1217</t>
+          <t>1360</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1080</t>
+          <t>CR20240604-1208</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ILACAS, JHONALYNE MAE</t>
+          <t>MINA, JOCELYN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,137.40</t>
+          <t>71,006.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5148</t>
+          <t>5752</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1217</t>
+          <t>1360</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1080</t>
+          <t>CR20240604-1208</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SACALIMATAO, PEPITO</t>
+          <t>INOFINADA, RODELYN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>57,379.21</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>11,906.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5147</t>
+          <t>5751</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1217</t>
+          <t>1360</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1080</t>
+          <t>CR20240604-1208</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>JALNAPURE, MELANIE</t>
+          <t>LU, CLAUDETTE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>8,983.33</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,118.42</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5146</t>
+          <t>5750</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1217</t>
+          <t>1360</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1080</t>
+          <t>CR20240604-1208</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>MENDOZA, AIZA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>20,895.83</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>4,335.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5145</t>
+          <t>5749</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1217</t>
+          <t>1359</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1080</t>
+          <t>CR20240604-1207</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>SERRANO, FROILAN</t>
+          <t>DOCTOLERO, ARNEL</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5144</t>
+          <t>5748</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1216</t>
+          <t>1359</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1079</t>
+          <t>CR20240604-1207</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>RHODES, FEBE</t>
+          <t>ROMANO, SERVITAS</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>71,304.00</t>
+          <t>10,208.33</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>11,836.46</t>
+          <t>2,118.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5143</t>
+          <t>5747</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1215</t>
+          <t>1359</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1078</t>
+          <t>CR20240604-1207</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>AMBALAN, EDELRENA</t>
+          <t>TOMAS, JULIET</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>94,032.00</t>
+          <t>58,250.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>7,804.66</t>
+          <t>12,086.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5142</t>
+          <t>5746</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1215</t>
+          <t>1359</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1078</t>
+          <t>CR20240604-1207</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>AMBALAN, EDELRENA</t>
+          <t>CORPUZ, MARGARETTE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>34,250.00</t>
+          <t>6,765.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,842.75</t>
+          <t>1,403.74</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5141</t>
+          <t>5745</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1215</t>
+          <t>1359</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1078</t>
+          <t>CR20240604-1207</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>AMBALAN, EDELRENA</t>
+          <t>CORPUZ, MARGARETTE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>6,765.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,403.74</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5140</t>
+          <t>5744</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1215</t>
+          <t>1359</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1078</t>
+          <t>CR20240604-1207</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, RENIEL</t>
+          <t>FERNANDEZ, JANIROSE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>86,041.65</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>10,712.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5139</t>
+          <t>5743</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1215</t>
+          <t>1358</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1078</t>
+          <t>CR20240604-1206</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>BONNAO, JOYCE</t>
+          <t>ARCE, ELENA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>17,384.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>493.85</t>
+          <t>1,442.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5138</t>
+          <t>5742</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1215</t>
+          <t>1358</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1078</t>
+          <t>CR20240604-1206</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>ARCE, ELENA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>17,384.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>101.68</t>
+          <t>1,442.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5137</t>
+          <t>5741</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1214</t>
+          <t>1358</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1077</t>
+          <t>CR20240604-1206</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>MARTIN, LAILANE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>6,800.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>564.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5136</t>
+          <t>5740</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1214</t>
+          <t>1358</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1077</t>
+          <t>CR20240604-1206</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MABALO, JESUSA</t>
+          <t>MARTIN, LAILANE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>17,250.00</t>
+          <t>22,200.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,863.50</t>
+          <t>1,842.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5135</t>
+          <t>5739</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>MARTIN, LALAINE CORAZON</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1214</t>
+          <t>1358</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1077</t>
+          <t>CR20240604-1206</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>614.84</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5134</t>
+          <t>5738</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1214</t>
+          <t>1357</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1077</t>
+          <t>CR20240604-1205</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>RODES, FEBE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>7,250.00</t>
+          <t>8,751.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>902.63</t>
+          <t>1,452.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5133</t>
+          <t>5737</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1214</t>
+          <t>1357</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1077</t>
+          <t>CR20240604-1205</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>RAMOS, CRISTINA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,208.33</t>
+          <t>19,600.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>523.94</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5132</t>
+          <t>5736</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1214</t>
+          <t>1357</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1077</t>
+          <t>CR20240604-1205</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, GERLIE</t>
+          <t>AMBALAN, EDELRENA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>10,448.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>1,734.37</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>