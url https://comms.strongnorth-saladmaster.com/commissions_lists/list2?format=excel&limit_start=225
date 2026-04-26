--- v0 (2026-03-02)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4898</t>
+          <t>5131</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>1213</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1020</t>
+          <t>CR20240223-1076</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FLORACEL</t>
+          <t>BOLOMPO, JOMELYN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>17,908.33</t>
+          <t>11,900.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,972.78</t>
+          <t>987.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4897</t>
+          <t>5130</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>1213</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1020</t>
+          <t>CR20240223-1076</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FLORACEL</t>
+          <t>CARINO, PAMELA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>17,908.33</t>
+          <t>138,282.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,972.78</t>
+          <t>11,477.41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4896</t>
+          <t>5129</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>1212</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1020</t>
+          <t>CR20240223-1075</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>DORIA, CHRISTIAN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>83,918.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>84.72</t>
+          <t>13,930.39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4895</t>
+          <t>5128</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>1211</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1020</t>
+          <t>CR20240223-1074</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>ANYOG, LORMIE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>42,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>84.72</t>
+          <t>6,972.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4894</t>
+          <t>5127</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>1211</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1020</t>
+          <t>CR20240223-1074</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>296.56</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4893</t>
+          <t>5126</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>1211</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1020</t>
+          <t>CR20240223-1074</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>FERMIN, LALAINE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>22,166.66</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>296.56</t>
+          <t>3,679.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4892</t>
+          <t>5125</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1154</t>
+          <t>1211</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1019</t>
+          <t>CR20240223-1074</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, SANTIAGO/EVELYN</t>
+          <t>TACATA, FLORACEL</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>42,000.00</t>
+          <t>17,908.33</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>5,229.00</t>
+          <t>2,972.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4891</t>
+          <t>5124</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1154</t>
+          <t>1211</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1019</t>
+          <t>CR20240223-1074</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, SANTIAGO/EVELYN</t>
+          <t>ORGANO, DELICIA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>18,000.00</t>
+          <t>2,041.46</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,241.00</t>
+          <t>84.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4890</t>
+          <t>5123</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1154</t>
+          <t>1211</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1019</t>
+          <t>CR20240223-1074</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, SANTIAGO/EVELYN</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>5,950.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>740.78</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4889</t>
+          <t>5122</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1154</t>
+          <t>1210</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1019</t>
+          <t>CR20240223-1073</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, SANTIAGO/EVELYN</t>
+          <t>ABAYA, KIMBERLY</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,950.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>740.78</t>
+          <t>3,631.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4888</t>
+          <t>5121</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1154</t>
+          <t>1210</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1019</t>
+          <t>CR20240223-1073</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, JOYCE YVES</t>
+          <t>ABAYA, KIMBERLY</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>21,000.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2,614.50</t>
+          <t>3,631.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4887</t>
+          <t>5120</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1154</t>
+          <t>1210</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1019</t>
+          <t>CR20240223-1073</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, JOYCE YVES</t>
+          <t>ABAYA, KIMBERLY</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>21,000.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,614.50</t>
+          <t>3,631.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4886</t>
+          <t>5119</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>BAUTISTA, MARY JANE/JAPETH</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1153</t>
+          <t>1209</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1018</t>
+          <t>CR20240223-1072</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>SANSON, ROSALINA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>24,850.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2,578.19</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4885</t>
+          <t>5118</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>BAUTISTA, MARY JANE/JAPETH</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1153</t>
+          <t>1209</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1018</t>
+          <t>CR20240223-1072</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>SANSON, ROSALINA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>24,850.00</t>
+          <t>44,250.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,578.19</t>
+          <t>3,672.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4884</t>
+          <t>5117</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>BAUTISTA, MARY JANE/JAPETH</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1153</t>
+          <t>1209</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1018</t>
+          <t>CR20240223-1072</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ATENDIDO, RUBYLYN</t>
+          <t>SANSON, ROSALINA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>50,400.00</t>
+          <t>44,250.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>6,274.80</t>
+          <t>3,672.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4883</t>
+          <t>5116</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>BAUTISTA, MARY JANE/JAPETH</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1153</t>
+          <t>1209</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1018</t>
+          <t>CR20240223-1072</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ABLOG, REYNALDO</t>
+          <t>ALEP, MINA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>9,166.67</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,141.25</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4882</t>
+          <t>5115</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1153</t>
+          <t>1208</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1018</t>
+          <t>CR20240223-1071</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ABLOG, REYNALDO</t>
+          <t>SAMSON, ROSALINDA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>9,166.67</t>
+          <t>105,708.33</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,141.25</t>
+          <t>8,773.79</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4881</t>
+          <t>5114</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1153</t>
+          <t>1208</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1018</t>
+          <t>CR20240223-1071</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>ALEP, MINA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>296.56</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4880</t>
+          <t>5113</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1152</t>
+          <t>1208</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1017</t>
+          <t>CR20240223-1071</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ORTEZA, RONNALEE</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>244,000.00</t>
+          <t>10,937.50</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>50,630.00</t>
+          <t>907.81</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4879</t>
+          <t>5112</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1152</t>
+          <t>1208</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1017</t>
+          <t>CR20240223-1071</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>TESORO, REMELY</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>71,006.50</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>