--- v1 (2026-04-26)
+++ v2 (2026-06-11)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>5131</t>
+          <t>5735</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1213</t>
+          <t>1356</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1076</t>
+          <t>CR20240604-1204</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>BOLOMPO, JOMELYN</t>
+          <t>RAZOTE, RENIEL</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>11,900.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>987.70</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>5130</t>
+          <t>5734</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1213</t>
+          <t>1356</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1076</t>
+          <t>CR20240604-1204</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CARINO, PAMELA</t>
+          <t>BONNAO, JOYCE/RAZOTE, RENIEL</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>138,282.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>11,477.41</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>5129</t>
+          <t>5733</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1212</t>
+          <t>1356</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1075</t>
+          <t>CR20240604-1204</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>DORIA, CHRISTIAN</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>83,918.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>13,930.39</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>5128</t>
+          <t>5732</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1211</t>
+          <t>1356</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1074</t>
+          <t>CR20240604-1204</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ANYOG, LORMIE</t>
+          <t>ANGELES, RONALYN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>42,000.00</t>
+          <t>4,200.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>6,972.00</t>
+          <t>174.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>5127</t>
+          <t>5731</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1211</t>
+          <t>1356</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1074</t>
+          <t>CR20240604-1204</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>5126</t>
+          <t>5730</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1211</t>
+          <t>1356</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1074</t>
+          <t>CR20240604-1204</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>FERMIN, LALAINE</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>22,166.66</t>
+          <t>4,208.33</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>3,679.67</t>
+          <t>523.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>5125</t>
+          <t>5729</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1211</t>
+          <t>1355</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1074</t>
+          <t>CR20240603-1203</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FLORACEL</t>
+          <t>VERZOSA, JOHN HAROLD/CRISSA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>17,908.33</t>
+          <t>289,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.24</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,972.78</t>
+          <t>57,568.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>5124</t>
+          <t>5728</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1211</t>
+          <t>1354</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1074</t>
+          <t>CR20240603-1202</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>ORGANO, REYNALDO</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>469,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>84.72</t>
+          <t>77,854.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>5123</t>
+          <t>5727</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1211</t>
+          <t>1354</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1074</t>
+          <t>CR20240603-1202</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>ANYOG, LORMIE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>296.56</t>
+          <t>4,980.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>5122</t>
+          <t>5726</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1210</t>
+          <t>1354</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1073</t>
+          <t>CR20240603-1202</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ABAYA, KIMBERLY</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>25,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>5121</t>
+          <t>5725</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1210</t>
+          <t>1354</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1073</t>
+          <t>CR20240603-1202</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ABAYA, KIMBERLY</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>5120</t>
+          <t>5724</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1210</t>
+          <t>1354</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1073</t>
+          <t>CR20240603-1202</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ABAYA, KIMBERLY</t>
+          <t>DORIA, CHRISTIAN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>13,459.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>2,234.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>5119</t>
+          <t>5723</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, MARY JANE/JAPETH</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1209</t>
+          <t>1354</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1072</t>
+          <t>CR20240603-1202</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>SANSON, ROSALINA</t>
+          <t>FERMIN, LAILANE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>22,166.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,428.29</t>
+          <t>3,679.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>5118</t>
+          <t>5721</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, MARY JANE/JAPETH</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1209</t>
+          <t>1352</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1072</t>
+          <t>CR20240603-1201</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>SANSON, ROSALINA</t>
+          <t>VERANO, KRISTINE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>44,250.00</t>
+          <t>387,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>3,672.75</t>
+          <t>48,181.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>5117</t>
+          <t>5720</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, MARY JANE/JAPETH</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1209</t>
+          <t>1352</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1072</t>
+          <t>CR20240603-1201</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>SANSON, ROSALINA</t>
+          <t>TOBIA, OSCAR</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>44,250.00</t>
+          <t>10,200.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>3,672.75</t>
+          <t>846.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>5116</t>
+          <t>5719</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, MARY JANE/JAPETH</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1209</t>
+          <t>1352</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1072</t>
+          <t>CR20240603-1201</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ALEP, MINA</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>10,966.67</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>1,365.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>5115</t>
+          <t>5718</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1208</t>
+          <t>1352</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1071</t>
+          <t>CR20240603-1201</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>SAMSON, ROSALINDA</t>
+          <t>TAMAYO, SANTIAGO/EVELYN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>105,708.33</t>
+          <t>5,950.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>8,773.79</t>
+          <t>740.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>5114</t>
+          <t>5717</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1208</t>
+          <t>1352</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1071</t>
+          <t>CR20240603-1201</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ALEP, MINA</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>24,850.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>2,578.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>5113</t>
+          <t>5716</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1208</t>
+          <t>1352</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1071</t>
+          <t>CR20240603-1201</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>ABLOG, RAYNALDO</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>10,937.50</t>
+          <t>9,166.67</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>907.81</t>
+          <t>1,141.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>5112</t>
+          <t>5715</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-06-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>PADRON, BERNADETTE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1208</t>
+          <t>1351</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240223-1071</t>
+          <t>CR20240603-1200</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>SABALBURO, GLADYS</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>70,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>5,810.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>