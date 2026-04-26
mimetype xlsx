--- v0 (2026-03-02)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4758</t>
+          <t>4990</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1126</t>
+          <t>1173</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-991</t>
+          <t>CR20240127-1037</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICHOLE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>2,324.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4757</t>
+          <t>4989</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1126</t>
+          <t>1173</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-991</t>
+          <t>CR20240127-1037</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>2,291.67</t>
+          <t>13,958.33</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>285.31</t>
+          <t>2,317.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4756</t>
+          <t>4988</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1126</t>
+          <t>1173</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-991</t>
+          <t>CR20240127-1037</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CALVO, VILMA</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>9,333.33</t>
+          <t>13,958.33</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>2,317.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4755</t>
+          <t>4987</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1126</t>
+          <t>1173</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-991</t>
+          <t>CR20240127-1037</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, REYNA</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,584.00</t>
+          <t>13,958.33</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>570.71</t>
+          <t>2,317.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4754</t>
+          <t>4986</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1126</t>
+          <t>1172</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-991</t>
+          <t>CR20240127-1036</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>254.16</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4753</t>
+          <t>4985</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1126</t>
+          <t>1172</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-991</t>
+          <t>CR20240127-1036</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>593.12</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4752</t>
+          <t>4984</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1125</t>
+          <t>1172</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-990</t>
+          <t>CR20240127-1036</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, MARGARETTE</t>
+          <t>MARTIN, GLADYS</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>76,004.16</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>15,770.86</t>
+          <t>2,372.37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4751</t>
+          <t>4983</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1125</t>
+          <t>1172</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-990</t>
+          <t>CR20240127-1036</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>OANDASAN, TRINA CRISELDA</t>
+          <t>MARTIN, GLADYS</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>222,500.00</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>53,555.75</t>
+          <t>2,372.37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4750</t>
+          <t>4982</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1125</t>
+          <t>1172</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-990</t>
+          <t>CR20240127-1036</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>HIDALGO, JUDYLYN</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>187,500.00</t>
+          <t>3,908.09</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>45,131.25</t>
+          <t>162.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4749</t>
+          <t>4981</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1125</t>
+          <t>1172</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-990</t>
+          <t>CR20240127-1036</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JANIROSE</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>3,908.09</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,142.44</t>
+          <t>162.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4748</t>
+          <t>4980</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1124</t>
+          <t>1171</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-989</t>
+          <t>CR20240127-1035</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>MARTINEZ, JONALYN</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>3,908.09</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>6,972.00</t>
+          <t>162.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4747</t>
+          <t>4979</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1124</t>
+          <t>1171</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-989</t>
+          <t>CR20240127-1035</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, ROMIN</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>10,442.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>866.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4746</t>
+          <t>4978</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1124</t>
+          <t>1171</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-989</t>
+          <t>CR20240127-1035</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>MUNIO, ROLLY</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>13,958.33</t>
+          <t>10,033.33</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2,317.08</t>
+          <t>416.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4745</t>
+          <t>4977</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1123</t>
+          <t>1171</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-988</t>
+          <t>CR20240127-1035</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>MUNIO, ROLLY</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>13,958.33</t>
+          <t>10,033.33</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,317.08</t>
+          <t>416.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4744</t>
+          <t>4976</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1123</t>
+          <t>1171</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-988</t>
+          <t>CR20240127-1035</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>LORENZO, CHELLO</t>
+          <t>INOVEJAS, MARINO</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>8,500.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,411.00</t>
+          <t>435.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4743</t>
+          <t>4975</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1123</t>
+          <t>1171</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-988</t>
+          <t>CR20240127-1035</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>INOVEJAS, MARINO</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,372.42</t>
+          <t>435.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4742</t>
+          <t>4974</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1123</t>
+          <t>1170</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-988</t>
+          <t>CR20240127-1034</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>BITAGON, JOSEPH</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>83,583.35</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>10,406.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4741</t>
+          <t>4973</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1123</t>
+          <t>1170</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-988</t>
+          <t>CR20240127-1034</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND/ABELLA LOVELY</t>
+          <t>BITAGON, JOSEPH</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>83,583.35</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>774.67</t>
+          <t>10,406.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4740</t>
+          <t>4972</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1123</t>
+          <t>1170</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-988</t>
+          <t>CR20240127-1034</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND/ABELLA LOVELY</t>
+          <t>BITAGON, JOSEPH</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>83,583.35</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>774.67</t>
+          <t>10,406.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4739</t>
+          <t>4971</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1122</t>
+          <t>1169</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-987</t>
+          <t>CR20240127-1033</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND/ABELLA</t>
+          <t>CABANIG, BERNADETTE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>5,950.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>774.67</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>