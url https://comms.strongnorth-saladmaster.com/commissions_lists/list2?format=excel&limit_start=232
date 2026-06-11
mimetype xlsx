--- v1 (2026-04-26)
+++ v2 (2026-06-11)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4990</t>
+          <t>5576</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1173</t>
+          <t>1316</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1037</t>
+          <t>CR20240508-1169</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>DAMO, GRETA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>79,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.24</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,324.00</t>
+          <t>15,736.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4989</t>
+          <t>5575</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1173</t>
+          <t>1316</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1037</t>
+          <t>CR20240508-1169</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>FUERTE, MICHELLE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>13,958.33</t>
+          <t>172,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,317.08</t>
+          <t>28,552.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4988</t>
+          <t>5574</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1173</t>
+          <t>1316</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1037</t>
+          <t>CR20240508-1169</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>BADUA, ALICE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>13,958.33</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2,317.08</t>
+          <t>726.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4987</t>
+          <t>5573</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1173</t>
+          <t>1316</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1037</t>
+          <t>CR20240508-1169</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>AGNES, SHIRLEY</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>13,958.33</t>
+          <t>28,632.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,317.08</t>
+          <t>2,376.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4986</t>
+          <t>5572</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1172</t>
+          <t>1316</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1036</t>
+          <t>CR20240508-1169</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>NAYLYN MARQUEZ</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>37,920.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>6,294.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4985</t>
+          <t>5571</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1172</t>
+          <t>1316</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1036</t>
+          <t>CR20240508-1169</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>SANCHEZ, MELANIE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>26,250.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>2,178.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4984</t>
+          <t>5570</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1172</t>
+          <t>1315</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1036</t>
+          <t>CR20240508-1168</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, GLADYS</t>
+          <t>ANDRES, RANDY</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>226,856.15</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,372.37</t>
+          <t>37,658.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4983</t>
+          <t>5569</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1172</t>
+          <t>1315</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1036</t>
+          <t>CR20240508-1168</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, GLADYS</t>
+          <t>BATANGAN, JOLLY/BUDUAN, LEAH</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>12,985.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,372.37</t>
+          <t>2,155.51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4982</t>
+          <t>5568</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1172</t>
+          <t>1315</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1036</t>
+          <t>CR20240508-1168</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>DOMINGO, THELMA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>3,908.09</t>
+          <t>41,100.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>162.19</t>
+          <t>6,822.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4981</t>
+          <t>5567</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1172</t>
+          <t>1315</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1036</t>
+          <t>CR20240508-1168</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>BARREDO, ROWENA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>3,908.09</t>
+          <t>14,423.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>162.19</t>
+          <t>2,394.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4980</t>
+          <t>5566</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>1315</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1035</t>
+          <t>CR20240508-1168</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>RUIZ, RELLIE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>3,908.09</t>
+          <t>16,200.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>162.19</t>
+          <t>1,344.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4979</t>
+          <t>5565</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>1315</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1035</t>
+          <t>CR20240508-1168</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>CORPUZ, MARGARETTE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,442.00</t>
+          <t>48,996.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>866.69</t>
+          <t>8,133.34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4978</t>
+          <t>5564</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DELA CRUZ, DINA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>1314</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1035</t>
+          <t>CR20240508-1167</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>MUNIO, ROLLY</t>
+          <t>ARCONADO, ALEX</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>10,033.33</t>
+          <t>75,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>416.38</t>
+          <t>6,225.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4977</t>
+          <t>5563</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DELA CRUZ, DINA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>1314</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1035</t>
+          <t>CR20240508-1167</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>MUNIO, ROLLY</t>
+          <t>BADUA, ALICE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>10,033.33</t>
+          <t>75,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>416.38</t>
+          <t>6,225.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4976</t>
+          <t>5562</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DELA CRUZ, DINA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>1314</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1035</t>
+          <t>CR20240508-1167</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>INOVEJAS, MARINO</t>
+          <t>SANCHEZ, MELANIE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>105,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>435.75</t>
+          <t>8,715.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4975</t>
+          <t>5558</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>MAGAYANO, MARICEL</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>1312</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1035</t>
+          <t>CR20240508-1166</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>INOVEJAS, MARINO</t>
+          <t>ANTONIO, JULIA GENELYN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>48,995.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>435.75</t>
+          <t>4,066.59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4974</t>
+          <t>5557</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1170</t>
+          <t>1311</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1034</t>
+          <t>CR20240507-1165</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BITAGON, JOSEPH</t>
+          <t>PASCUAL, JUDITH</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>83,583.35</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>10,406.13</t>
+          <t>10,458.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4973</t>
+          <t>5556</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1170</t>
+          <t>1311</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1034</t>
+          <t>CR20240507-1165</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>BITAGON, JOSEPH</t>
+          <t>ANTONIO, CELIA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>83,583.35</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>10,406.13</t>
+          <t>370.39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4972</t>
+          <t>5555</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1170</t>
+          <t>1311</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1034</t>
+          <t>CR20240507-1165</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>BITAGON, JOSEPH</t>
+          <t>ANTONIO, CELIA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>83,583.35</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>10,406.13</t>
+          <t>370.39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4971</t>
+          <t>5554</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1169</t>
+          <t>1311</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1033</t>
+          <t>CR20240507-1165</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CABANIG, BERNADETTE</t>
+          <t>DOMINGO, ALMA LUZ</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>5,950.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>493.85</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>