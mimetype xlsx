--- v0 (2026-03-02)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4738</t>
+          <t>4970</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1122</t>
+          <t>1169</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-987</t>
+          <t>CR20240127-1033</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, GLADYS</t>
+          <t>CABANIG, BERNADETTE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>5,950.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,372.37</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4737</t>
+          <t>4969</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1122</t>
+          <t>1169</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-987</t>
+          <t>CR20240127-1033</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>CABANIG, BERNADETTE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>10,442.00</t>
+          <t>12,600.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>866.69</t>
+          <t>1,045.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4736</t>
+          <t>4968</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1122</t>
+          <t>1169</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-987</t>
+          <t>CR20240127-1033</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>LORENZO, GIL PAULO</t>
+          <t>OCAMPO, MARY ANN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>25,958.33</t>
+          <t>4,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>4,309.08</t>
+          <t>332.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4735</t>
+          <t>4967</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1122</t>
+          <t>1169</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-987</t>
+          <t>CR20240127-1033</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>MUNIO, ROLLY/BEN</t>
+          <t>PASION, RUBEN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,033.33</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>416.38</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4734</t>
+          <t>4966</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1122</t>
+          <t>1169</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-987</t>
+          <t>CR20240127-1033</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>INOVEJAS, MARINO</t>
+          <t>PASION, RUBEN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>435.75</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4733</t>
+          <t>4965</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1121</t>
+          <t>1168</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-986</t>
+          <t>CR20240127-1032</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>BATAC, MARIO</t>
+          <t>SACALAMITAO, PEPITO</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>125,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>5,187.50</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4732</t>
+          <t>4964</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1121</t>
+          <t>1168</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-986</t>
+          <t>CR20240127-1032</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>SILAROY, DHODEE</t>
+          <t>JALNAPURE, MELANIE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>69,000.00</t>
+          <t>8,983.33</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>5,727.00</t>
+          <t>1,118.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4731</t>
+          <t>4963</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1121</t>
+          <t>1168</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-986</t>
+          <t>CR20240127-1032</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ALOG, STACEY</t>
+          <t>CAROY, MIRIAM</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>6,416.67</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>798.88</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4730</t>
+          <t>4962</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1121</t>
+          <t>1168</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-986</t>
+          <t>CR20240127-1032</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ALOG, STACEY</t>
+          <t>SERRANO, FROILAN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>6,416.67</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>798.88</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4729</t>
+          <t>4961</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1120</t>
+          <t>1168</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-985</t>
+          <t>CR20240127-1032</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>OGOY, BRENDA</t>
+          <t>SERRANO, FROILAN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,950.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>493.85</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4728</t>
+          <t>4960</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1120</t>
+          <t>1167</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-985</t>
+          <t>CR20240127-1031</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>OGOY, BRENDA</t>
+          <t>ANGELES, RONNALYN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>5,950.00</t>
+          <t>63,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>493.85</t>
+          <t>5,229.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4727</t>
+          <t>4959</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1120</t>
+          <t>1167</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-985</t>
+          <t>CR20240127-1031</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CUNANAN, REIA</t>
+          <t>RAMOS, CRISTINA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>11,500.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,431.75</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4726</t>
+          <t>4958</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1120</t>
+          <t>1167</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-985</t>
+          <t>CR20240127-1031</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CUNANAN, REIA</t>
+          <t>RAMOS, CRISTINA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>11,500.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,431.75</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4725</t>
+          <t>4957</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1120</t>
+          <t>1167</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-985</t>
+          <t>CR20240127-1031</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>VILLAFLOR, HARRISON</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>14,875.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>1,851.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4724</t>
+          <t>4956</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1120</t>
+          <t>1167</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-985</t>
+          <t>CR20240127-1031</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>VILLAFLOR, HARRISON</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>14,875.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>1,851.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4723</t>
+          <t>4955</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1119</t>
+          <t>1166</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-984</t>
+          <t>CR20240127-1030</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>VALENCIA, LEONORA/SUSAN</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>301,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.24</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>59,959.20</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4722</t>
+          <t>4954</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1118</t>
+          <t>1166</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-983</t>
+          <t>CR20240127-1030</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4721</t>
+          <t>4953</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1118</t>
+          <t>1166</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-983</t>
+          <t>CR20240127-1030</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>FERMIN, LALAINE</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>22,166.66</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>3,679.67</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4720</t>
+          <t>4952</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1118</t>
+          <t>1166</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-983</t>
+          <t>CR20240127-1030</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>SUNIO, MARITES</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>8,300.00</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4719</t>
+          <t>4951</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1118</t>
+          <t>1166</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-983</t>
+          <t>CR20240127-1030</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FLORACEL</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>17,908.33</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,972.78</t>
+          <t>1,229.69</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>