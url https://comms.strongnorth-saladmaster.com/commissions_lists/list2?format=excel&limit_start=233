--- v1 (2026-04-26)
+++ v2 (2026-06-11)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4970</t>
+          <t>5553</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1169</t>
+          <t>1311</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1033</t>
+          <t>CR20240507-1165</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CABANIG, BERNADETTE</t>
+          <t>GARCIA, MARY ROSE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>5,950.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>493.85</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4969</t>
+          <t>5552</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1169</t>
+          <t>1311</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1033</t>
+          <t>CR20240507-1165</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CABANIG, BERNADETTE</t>
+          <t>GARCIA, MARY ROSE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>12,600.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,045.80</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4968</t>
+          <t>5551</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1169</t>
+          <t>1310</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1033</t>
+          <t>CR20240507-1164</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>OCAMPO, MARY ANN</t>
+          <t>LAGASCA, EDDIE/MARY GRACE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>4,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>332.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4967</t>
+          <t>5550</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1169</t>
+          <t>1310</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1033</t>
+          <t>CR20240507-1164</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>PASION, RUBEN</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4966</t>
+          <t>5549</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1169</t>
+          <t>1310</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1033</t>
+          <t>CR20240507-1164</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>PASION, RUBEN</t>
+          <t>CALIJA, NEHEMIAH</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>3,750.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>155.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4965</t>
+          <t>5548</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1168</t>
+          <t>1310</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1032</t>
+          <t>CR20240507-1164</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>SACALAMITAO, PEPITO</t>
+          <t>CALIJA, ANNE CARLOU</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>7,466.67</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>309.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4964</t>
+          <t>5547</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1168</t>
+          <t>1310</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1032</t>
+          <t>CR20240507-1164</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>JALNAPURE, MELANIE</t>
+          <t>BONOAN, ALICIA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>8,983.33</t>
+          <t>7,572.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,118.42</t>
+          <t>628.48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4963</t>
+          <t>5546</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1168</t>
+          <t>1310</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1032</t>
+          <t>CR20240507-1164</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>BONOAN, ALICIA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>314.74</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4962</t>
+          <t>5545</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1168</t>
+          <t>1309</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1032</t>
+          <t>CR20240507-1163</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>SERRANO, FROILAN</t>
+          <t>SIMON, RYAN JAY/MAY</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>136,019.65</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>5,644.82</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4961</t>
+          <t>5544</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1168</t>
+          <t>1309</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1032</t>
+          <t>CR20240507-1163</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>SERRANO, FROILAN</t>
+          <t>CORNELIO, CLAIROL</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>24,500.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>2,033.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4960</t>
+          <t>5543</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1167</t>
+          <t>1309</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1031</t>
+          <t>CR20240507-1163</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, RONNALYN</t>
+          <t>INOVEJAS, MARINO</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>63,000.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>5,229.00</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4959</t>
+          <t>5542</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1167</t>
+          <t>1309</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1031</t>
+          <t>CR20240507-1163</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, CRISTINA</t>
+          <t>MUNIO, ROLLY/BEN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>10,033.33</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>832.77</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4958</t>
+          <t>5537</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1167</t>
+          <t>1307</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1031</t>
+          <t>CR20240507-1162</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, CRISTINA</t>
+          <t>SIMON, RYAN JAY/MAY</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>79,769.65</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>3,310.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4957</t>
+          <t>5536</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1167</t>
+          <t>1307</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1031</t>
+          <t>CR20240507-1162</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>VILLAFLOR, HARRISON</t>
+          <t>SIMON, RYAN JAY/MAY</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>14,875.00</t>
+          <t>46,250.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,851.94</t>
+          <t>1,919.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4956</t>
+          <t>5535</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1167</t>
+          <t>1307</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1031</t>
+          <t>CR20240507-1162</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>VILLAFLOR, HARRISON</t>
+          <t>SIMON, RYAN JAY/MAY</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>14,875.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,851.94</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4955</t>
+          <t>5534</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1166</t>
+          <t>1307</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1030</t>
+          <t>CR20240507-1162</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>CASTRO, DOLLY CHRIZ</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>27,475.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>4,560.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4954</t>
+          <t>5529</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1166</t>
+          <t>1305</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1030</t>
+          <t>CR20240507-1161</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>MITU, RUBY/RAMIL, ROSEMARIE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4953</t>
+          <t>5528</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1166</t>
+          <t>1305</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1030</t>
+          <t>CR20240507-1161</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>DELA CRUZ, ROMIN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4952</t>
+          <t>5527</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1166</t>
+          <t>1305</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1030</t>
+          <t>CR20240507-1161</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>27,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>1,141.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4951</t>
+          <t>5526</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-01-27</t>
+          <t>2024-05-07</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1166</t>
+          <t>1305</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240127-1030</t>
+          <t>CR20240507-1161</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,229.69</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>