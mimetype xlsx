--- v0 (2026-03-02)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4652</t>
+          <t>4889</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1101</t>
+          <t>1154</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-968</t>
+          <t>CR20240126-1019</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>UY, MARLENE</t>
+          <t>TAMAYO, SANTIAGO/EVELYN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>5,950.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>740.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4651</t>
+          <t>4888</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1101</t>
+          <t>1154</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-968</t>
+          <t>CR20240126-1019</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>SARMIENTO, MARLENE</t>
+          <t>TAMAYO, JOYCE YVES</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>21,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,779.31</t>
+          <t>2,614.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4650</t>
+          <t>4887</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1101</t>
+          <t>1154</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-968</t>
+          <t>CR20240126-1019</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>RESPICIO, LEONORA</t>
+          <t>TAMAYO, JOYCE YVES</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>23,041.25</t>
+          <t>21,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2,868.64</t>
+          <t>2,614.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4649</t>
+          <t>4886</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1101</t>
+          <t>1153</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-968</t>
+          <t>CR20240126-1018</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>VENTURA, MELBA</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>24,850.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>382.49</t>
+          <t>2,578.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4648</t>
+          <t>4885</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1101</t>
+          <t>1153</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-968</t>
+          <t>CR20240126-1018</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ROSARIO</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>24,850.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>191.23</t>
+          <t>2,578.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4647</t>
+          <t>4884</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1101</t>
+          <t>1153</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-968</t>
+          <t>CR20240126-1018</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>MALACAS, GREGORIO</t>
+          <t>ATENDIDO, RUBYLYN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>14,291.25</t>
+          <t>50,400.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,186.17</t>
+          <t>6,274.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4646</t>
+          <t>4883</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARIE JANE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1100</t>
+          <t>1153</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-967</t>
+          <t>CR20240126-1018</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, GEMMA</t>
+          <t>ABLOG, REYNALDO</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>24,583.33</t>
+          <t>9,166.67</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,040.42</t>
+          <t>1,141.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4645</t>
+          <t>4882</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARIE JANE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1100</t>
+          <t>1153</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-967</t>
+          <t>CR20240126-1018</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, GEMMA</t>
+          <t>ABLOG, REYNALDO</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>24,583.33</t>
+          <t>9,166.67</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,040.42</t>
+          <t>1,141.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4644</t>
+          <t>4881</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1099</t>
+          <t>1153</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-966</t>
+          <t>CR20240126-1018</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ARIBBAY, MEROSE</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>112,500.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>14,006.25</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4643</t>
+          <t>4880</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1099</t>
+          <t>1152</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-966</t>
+          <t>CR20240126-1017</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ARIBBAY, MEROSE</t>
+          <t>ORTEZA, RONNALEE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>244,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>8,715.00</t>
+          <t>50,630.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4642</t>
+          <t>4879</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1099</t>
+          <t>1152</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-966</t>
+          <t>CR20240126-1017</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>TAN, EDITH</t>
+          <t>TESORO, REMELY</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>13,000.00</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,618.50</t>
+          <t>71,006.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4641</t>
+          <t>4878</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1099</t>
+          <t>1152</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-966</t>
+          <t>CR20240126-1017</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>PE, HANILAINE</t>
+          <t>RIDOR, KURT KRISTIAN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>71,006.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4640</t>
+          <t>4877</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1099</t>
+          <t>1152</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-966</t>
+          <t>CR20240126-1017</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>BARTOLOME, SOFEL</t>
+          <t>UNCIANO, TRINIDAD</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>17,000.00</t>
+          <t>495,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2,116.50</t>
+          <t>119,146.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4639</t>
+          <t>4876</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, PHOEBIE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1098</t>
+          <t>1152</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-965</t>
+          <t>CR20240126-1017</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>BATAC, MARIO</t>
+          <t>AZURIN, MA TITILDA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>125,000.00</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>10,375.00</t>
+          <t>71,006.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4638</t>
+          <t>4875</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, PHOEBIE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1098</t>
+          <t>1151</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-965</t>
+          <t>CR20240126-1016</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>SILAROY, DHODEE</t>
+          <t>PANGANIBAN, RAQUEL</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>60,950.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>5,058.85</t>
+          <t>10,458.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4637</t>
+          <t>4874</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, PHOEBIE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1098</t>
+          <t>1151</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-965</t>
+          <t>CR20240126-1016</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>OGOY, BRENDA</t>
+          <t>ALOG, STACEY</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>54,250.00</t>
+          <t>6,416.67</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>4,502.75</t>
+          <t>798.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4636</t>
+          <t>4873</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1097</t>
+          <t>1150</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-964</t>
+          <t>CR20240126-1015</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BITAGON, JOSEPH</t>
+          <t>OGOY, BRENDA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>44,250.00</t>
+          <t>5,950.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>5,509.13</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4635</t>
+          <t>4872</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1097</t>
+          <t>1150</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-964</t>
+          <t>CR20240126-1015</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>RAPACON, MA. KRISTEL</t>
+          <t>OGOY, BRENDA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>178,583.40</t>
+          <t>5,950.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>22,233.63</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4634</t>
+          <t>4871</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1096</t>
+          <t>1150</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-963</t>
+          <t>CR20240126-1015</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>SACRO, ESTRELLA</t>
+          <t>CUNANAN, REIA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>33,200.00</t>
+          <t>11,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>4,133.40</t>
+          <t>1,431.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4633</t>
+          <t>4870</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1096</t>
+          <t>1150</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-963</t>
+          <t>CR20240126-1015</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>SACRO, ESTRELLA</t>
+          <t>CUNANAN, REIA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>11,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>1,431.75</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>