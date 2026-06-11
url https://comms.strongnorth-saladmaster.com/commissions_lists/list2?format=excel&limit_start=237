--- v1 (2026-04-26)
+++ v2 (2026-06-11)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4889</t>
+          <t>5457</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1154</t>
+          <t>1291</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1019</t>
+          <t>CR20240504-1149</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, SANTIAGO/EVELYN</t>
+          <t>NARRA, REGIE/PANTILGAN, CRISTITA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>5,950.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>740.78</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4888</t>
+          <t>5456</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1154</t>
+          <t>1291</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1019</t>
+          <t>CR20240504-1149</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, JOYCE YVES</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>21,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>2,614.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4887</t>
+          <t>5455</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1154</t>
+          <t>1291</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1019</t>
+          <t>CR20240504-1149</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, JOYCE YVES</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>21,000.00</t>
+          <t>6,875.01</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2,614.50</t>
+          <t>855.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4886</t>
+          <t>5454</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1153</t>
+          <t>1291</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1018</t>
+          <t>CR20240504-1149</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>24,850.00</t>
+          <t>21,438.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,578.19</t>
+          <t>1,779.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4885</t>
+          <t>5453</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1153</t>
+          <t>1290</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1018</t>
+          <t>CR20240504-1148</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>ANUADA, ANNIE/PABLO</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>24,850.00</t>
+          <t>197,500.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,578.19</t>
+          <t>24,588.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4884</t>
+          <t>5452</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1153</t>
+          <t>1290</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1018</t>
+          <t>CR20240504-1148</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ATENDIDO, RUBYLYN</t>
+          <t>ANUADA, ANNIE/PABLO</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>50,400.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>6,274.80</t>
+          <t>6,225.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4883</t>
+          <t>5451</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1153</t>
+          <t>1290</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1018</t>
+          <t>CR20240504-1148</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ABLOG, REYNALDO</t>
+          <t>ESTOLAS, MARICEL</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>9,166.67</t>
+          <t>135,208.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,141.25</t>
+          <t>16,833.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4882</t>
+          <t>5447</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1153</t>
+          <t>1288</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1018</t>
+          <t>CR20240504-1147</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ABLOG, REYNALDO</t>
+          <t>CUSUE, ROSEMARIE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>9,166.67</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,141.25</t>
+          <t>435.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4881</t>
+          <t>5446</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1153</t>
+          <t>1288</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1018</t>
+          <t>CR20240504-1147</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>CUSUE, ROSEMARIE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>8,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>296.56</t>
+          <t>996.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4880</t>
+          <t>5445</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1152</t>
+          <t>1288</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1017</t>
+          <t>CR20240504-1147</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ORTEZA, RONNALEE</t>
+          <t>CUSUE, ROSEMARIE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>244,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>50,630.00</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4879</t>
+          <t>5444</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1152</t>
+          <t>1288</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1017</t>
+          <t>CR20240504-1147</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>TESORO, REMELY</t>
+          <t>JOVELLANOS, MARIA TERESITA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>34,416.67</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>71,006.50</t>
+          <t>4,284.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4878</t>
+          <t>5443</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1152</t>
+          <t>1288</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1017</t>
+          <t>CR20240504-1147</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>RIDOR, KURT KRISTIAN</t>
+          <t>JOVELLANOS, MARIA TERESITA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>68,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>71,006.50</t>
+          <t>8,528.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4877</t>
+          <t>5442</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1152</t>
+          <t>1288</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1017</t>
+          <t>CR20240504-1147</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>UNCIANO, TRINIDAD</t>
+          <t>JOVELLANOS, MARIA TERESITA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>495,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>119,146.50</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4876</t>
+          <t>5441</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1152</t>
+          <t>1287</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1017</t>
+          <t>CR20240504-1146</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>AZURIN, MA TITILDA</t>
+          <t>OGOY, BRENDA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>5,950.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>71,006.50</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4875</t>
+          <t>5440</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1151</t>
+          <t>1287</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1016</t>
+          <t>CR20240504-1146</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>PANGANIBAN, RAQUEL</t>
+          <t>OGOY, BRENDA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>5,950.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>10,458.00</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4874</t>
+          <t>5439</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1151</t>
+          <t>1287</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1016</t>
+          <t>CR20240504-1146</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>ALOG, STACEY</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>6,416.67</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
           <t>798.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4873</t>
+          <t>5438</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1150</t>
+          <t>1287</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1015</t>
+          <t>CR20240504-1146</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>OGOY, BRENDA</t>
+          <t>CUNANA, REIA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>5,950.00</t>
+          <t>11,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>493.85</t>
+          <t>1,431.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4872</t>
+          <t>5437</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1150</t>
+          <t>1287</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1015</t>
+          <t>CR20240504-1146</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>OGOY, BRENDA</t>
+          <t>CUNANA, REIA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>5,950.00</t>
+          <t>11,500.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>493.85</t>
+          <t>1,431.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4871</t>
+          <t>5436</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1150</t>
+          <t>1287</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1015</t>
+          <t>CR20240504-1146</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CUNANAN, REIA</t>
+          <t>CO, CORAZON</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>11,500.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,431.75</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4870</t>
+          <t>5435</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1150</t>
+          <t>1286</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1015</t>
+          <t>CR20240504-1145</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CUNANAN, REIA</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>11,500.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,431.75</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>