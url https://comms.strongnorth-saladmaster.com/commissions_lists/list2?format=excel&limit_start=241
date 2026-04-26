--- v0 (2026-03-01)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4540</t>
+          <t>4809</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1067</t>
+          <t>1138</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-946</t>
+          <t>CR20240126-1003</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ACIDERA, MA VICTORIA</t>
+          <t>VENTURA, MELBA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>10,167.50</t>
+          <t>191.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4539</t>
+          <t>4808</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1066</t>
+          <t>1138</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-945</t>
+          <t>CR20240126-1003</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>MAGAOAY, ESTELITA</t>
+          <t>VENTURA, MELBA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>261,000.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>10,831.50</t>
+          <t>191.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4538</t>
+          <t>4807</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1066</t>
+          <t>1138</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-945</t>
+          <t>CR20240126-1003</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>OJEDA, CELSO</t>
+          <t>PALACAY, MARILYN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>49,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2,033.50</t>
+          <t>382.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4537</t>
+          <t>4806</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1066</t>
+          <t>1138</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-945</t>
+          <t>CR20240126-1003</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ROME/MITZY</t>
+          <t>MALACAS, GREGORIO</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>91,000.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,776.50</t>
+          <t>593.09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4536</t>
+          <t>4805</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1066</t>
+          <t>1137</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-945</t>
+          <t>CR20240126-1002</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>BUMANGLAG, MAYNARD FRANCIS</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>10,167.50</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4535</t>
+          <t>4804</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1066</t>
+          <t>1137</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-945</t>
+          <t>CR20240126-1002</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>QUIMOYOG, DAWN GLAMOUR</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4534</t>
+          <t>4803</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1066</t>
+          <t>1137</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-945</t>
+          <t>CR20240126-1002</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>GONZALES, SHERYLL ANN</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>4,208.33</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>10,167.50</t>
+          <t>523.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4533</t>
+          <t>4802</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1065</t>
+          <t>1137</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-944</t>
+          <t>CR20240126-1002</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>QUIMOYOG, DAWN GLAMOUR</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>4,208.33</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,905.00</t>
+          <t>523.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4532</t>
+          <t>4801</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1065</t>
+          <t>1137</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-944</t>
+          <t>CR20240126-1002</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>COLLADO, RICHARD</t>
+          <t>ESPIRITU, GERLIE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>144,000.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>5,976.00</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4531</t>
+          <t>4800</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1065</t>
+          <t>1137</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-944</t>
+          <t>CR20240126-1002</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ANALISA</t>
+          <t>ESPIRITU, GERLIE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>320,000.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>13,280.00</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4530</t>
+          <t>4799</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1065</t>
+          <t>1136</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-944</t>
+          <t>CR20240126-1001</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>SOMERA, AIMEE</t>
+          <t>CRISTOBAL, CATHERINE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>10,167.50</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4529</t>
+          <t>4798</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1065</t>
+          <t>1136</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-944</t>
+          <t>CR20240126-1001</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, REYNALDO/MARITESS</t>
+          <t>CASTRO, GEMMA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>320,000.00</t>
+          <t>49,166.66</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>13,280.00</t>
+          <t>1,020.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4528</t>
+          <t>4797</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1065</t>
+          <t>1136</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-944</t>
+          <t>CR20240126-1001</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>GUZMAN, LOURDES</t>
+          <t>YAPO, MAY ROSE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>395,000.00</t>
+          <t>14,854.67</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>16,392.50</t>
+          <t>1,232.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4527</t>
+          <t>4796</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1064</t>
+          <t>1136</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-943</t>
+          <t>CR20240126-1001</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>LIM, CHRISTIE</t>
+          <t>YAPO, MAY ROSE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>4,000.00</t>
+          <t>14,854.67</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.09</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>298.80</t>
+          <t>1,232.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4526</t>
+          <t>4795</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1064</t>
+          <t>1136</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-943</t>
+          <t>CR20240126-1001</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>LIM, CHRISTIE</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>63,000.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.09</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>4,706.10</t>
+          <t>1,361.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4525</t>
+          <t>4794</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1064</t>
+          <t>1136</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-943</t>
+          <t>CR20240126-1001</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>LIM, CHRISTIE</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>162,400.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.09</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>12,131.28</t>
+          <t>1,361.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4524</t>
+          <t>4793</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-21</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUTISTA, JENELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1063</t>
+          <t>1135</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-942</t>
+          <t>CR20231221-1000</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>LIM, CHRISTIE</t>
+          <t>NICOLAS, MICHAEL</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>69,600.00</t>
+          <t>29,600.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.09</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>5,199.12</t>
+          <t>3,685.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4523</t>
+          <t>4792</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-21</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUTISTA, JENELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1063</t>
+          <t>1135</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-942</t>
+          <t>CR20231221-1000</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JANIROSE</t>
+          <t>NICOLAS, MICHAEL</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>59,200.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,142.44</t>
+          <t>7,370.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4522</t>
+          <t>4791</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-21</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1063</t>
+          <t>1134</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-942</t>
+          <t>CR20231221-999</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JANIROSE</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2,142.44</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4521</t>
+          <t>4790</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-21</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1063</t>
+          <t>1134</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-942</t>
+          <t>CR20231221-999</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JANIROSE</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,142.44</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>