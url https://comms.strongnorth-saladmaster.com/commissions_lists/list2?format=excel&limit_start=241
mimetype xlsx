--- v1 (2026-04-26)
+++ v2 (2026-06-12)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4809</t>
+          <t>5371</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1138</t>
+          <t>1272</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1003</t>
+          <t>CR20240504-1132</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>VENTURA, MELBA</t>
+          <t>CALIJA, ANN CARLOU</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>7,466.67</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>191.25</t>
+          <t>309.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4808</t>
+          <t>5370</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1138</t>
+          <t>1272</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1003</t>
+          <t>CR20240504-1132</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>VENTURA, MELBA</t>
+          <t>BONOAN, ALICIA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>18,948.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>191.25</t>
+          <t>786.34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4807</t>
+          <t>5369</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1138</t>
+          <t>1272</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1003</t>
+          <t>CR20240504-1132</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>PALACAY, MARILYN</t>
+          <t>SANGALANG, AILEEN AIRA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>8,925.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>740.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4806</t>
+          <t>5368</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1138</t>
+          <t>1272</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1003</t>
+          <t>CR20240504-1132</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>MALACAS, GREGORIO</t>
+          <t>ESTAVILLO, JOEL/SHARON</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>14,291.25</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>593.09</t>
+          <t>3,631.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4805</t>
+          <t>5367</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1137</t>
+          <t>1271</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1002</t>
+          <t>CR20240503-1131</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>CASTILLO, TERESITA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>7,250.00</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>902.63</t>
+          <t>40,670.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4804</t>
+          <t>5366</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1137</t>
+          <t>1271</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1002</t>
+          <t>CR20240503-1131</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>CASTILLO, TERESITA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>7,250.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>902.63</t>
+          <t>8,300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4803</t>
+          <t>5365</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1137</t>
+          <t>1271</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1002</t>
+          <t>CR20240503-1131</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>RAMOS, CRISTINA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>4,208.33</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>523.94</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4802</t>
+          <t>5364</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1137</t>
+          <t>1271</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1002</t>
+          <t>CR20240503-1131</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,208.33</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>523.94</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4801</t>
+          <t>5363</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1137</t>
+          <t>1271</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1002</t>
+          <t>CR20240503-1131</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, GERLIE</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4800</t>
+          <t>5362</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1137</t>
+          <t>1270</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1002</t>
+          <t>CR20240503-1130</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, GERLIE</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4799</t>
+          <t>5361</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1136</t>
+          <t>1270</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1001</t>
+          <t>CR20240503-1130</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CRISTOBAL, CATHERINE</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>4,900.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4798</t>
+          <t>5360</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1136</t>
+          <t>1270</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1001</t>
+          <t>CR20240503-1130</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, GEMMA</t>
+          <t>ANGELES, RONNALYN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>49,166.66</t>
+          <t>75,600.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,020.21</t>
+          <t>3,137.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4797</t>
+          <t>5359</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1136</t>
+          <t>1270</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1001</t>
+          <t>CR20240503-1130</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>YAPO, MAY ROSE</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>14,854.67</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,232.94</t>
+          <t>614.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4796</t>
+          <t>5358</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1136</t>
+          <t>1270</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1001</t>
+          <t>CR20240503-1130</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>YAPO, MAY ROSE</t>
+          <t>AMBALAN, EDELRENA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>14,854.67</t>
+          <t>10,448.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,232.94</t>
+          <t>867.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4795</t>
+          <t>5357</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1136</t>
+          <t>1270</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1001</t>
+          <t>CR20240503-1130</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>AGTANG, ROMNICK</t>
+          <t>AMBALAN, EDELRENA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>10,448.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,361.72</t>
+          <t>867.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4794</t>
+          <t>5356</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1136</t>
+          <t>1269</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20240126-1001</t>
+          <t>CR20240503-1129</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>AGTANG, ROMNICK</t>
+          <t>RAZOTE, RENIEL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,361.72</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4793</t>
+          <t>5355</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-12-21</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, JENELYN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1135</t>
+          <t>1269</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20231221-1000</t>
+          <t>CR20240503-1129</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>NICOLAS, MICHAEL</t>
+          <t>BONNAO, JOYCE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>29,600.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>3,685.20</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4792</t>
+          <t>5354</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-12-21</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, JENELYN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1135</t>
+          <t>1269</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20231221-1000</t>
+          <t>CR20240503-1129</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>NICOLAS, MICHAEL</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>59,200.00</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>7,370.40</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4791</t>
+          <t>5353</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-12-21</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1134</t>
+          <t>1269</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20231221-999</t>
+          <t>CR20240503-1129</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>4,208.33</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>523.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4790</t>
+          <t>5352</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-12-21</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1134</t>
+          <t>1269</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20231221-999</t>
+          <t>CR20240503-1129</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>ESPIRITU, GERLIE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>