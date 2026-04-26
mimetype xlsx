--- v0 (2026-03-01)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4520</t>
+          <t>4789</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-21</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1063</t>
+          <t>1134</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-942</t>
+          <t>CR20231221-999</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>MANALILI, VINCENT ANGELOU</t>
+          <t>LOMIBAO, MARILYN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>60,000.00</t>
+          <t>7,950.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>14,442.00</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4519</t>
+          <t>4788</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-21</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1063</t>
+          <t>1134</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-942</t>
+          <t>CR20231221-999</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>MANALILI, VINCENT ANGELOU</t>
+          <t>DE VERA, PHOEBIE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>68,800.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,407.00</t>
+          <t>5,710.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4518</t>
+          <t>4787</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DAMASO, ELISA LUISA</t>
+          <t>LAGMAY, KASSANDRA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1062</t>
+          <t>1133</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-941</t>
+          <t>CR20231214-998</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CRISTOBAL, ROSARIO</t>
+          <t>LAGMAY, KASSANDRA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>138,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>6,972.00</t>
+          <t>17,243.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4517</t>
+          <t>4786</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DAMASO, ELISA LUISA</t>
+          <t>LAGMAY, KASSANDRA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1062</t>
+          <t>1133</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-941</t>
+          <t>CR20231214-998</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>DEUS, PHYLLIDA MILAGROS</t>
+          <t>LAGMAY, KASSANDRA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>18,000.00</t>
+          <t>38,500.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,494.00</t>
+          <t>4,793.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4516</t>
+          <t>4785</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>LAGMAY, KASSANDRA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1061</t>
+          <t>1133</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-940</t>
+          <t>CR20231214-998</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ALBANO, AILEEN</t>
+          <t>LAGMAY, KASSANDRA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>83,800.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,738.85</t>
+          <t>12,450.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4515</t>
+          <t>4784</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LAGMAY, KASSANDRA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1060</t>
+          <t>1133</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-939</t>
+          <t>CR20231214-998</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>PAZ, JOSEFA REMEDIOS</t>
+          <t>LAGMAY, KASSANDRA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>13,944.00</t>
+          <t>12,450.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4514</t>
+          <t>4783</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1059</t>
+          <t>1132</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-938</t>
+          <t>CR20231214-997</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>RUSLIM, MARICRIS</t>
+          <t>VERZOSA, ROLLYNE MAE/VILLANUEVA, MARIA THERESA/DALIPOG, JULIE ANN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>8,300.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4513</t>
+          <t>4782</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1059</t>
+          <t>1131</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-938</t>
+          <t>CR20231211-996</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>TULIO, BLAIRSIELLE</t>
+          <t>TOMAS, JULIET</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>60,000.00</t>
+          <t>416,500.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>9,960.00</t>
+          <t>86,423.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4512</t>
+          <t>4781</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1059</t>
+          <t>1130</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-938</t>
+          <t>CR20231211-995</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>RIODIL, CLIFFORD</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>12,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,494.00</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4511</t>
+          <t>4780</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1059</t>
+          <t>1130</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-938</t>
+          <t>CR20231211-995</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ST WILLIAM THE HERMIT MAGSINGAL</t>
+          <t>LOMIBAO, MARILYN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>2,500.00</t>
+          <t>7,950.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>311.25</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4510</t>
+          <t>4779</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1059</t>
+          <t>1130</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-938</t>
+          <t>CR20231211-995</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>EMPERADOR, IMELDA</t>
+          <t>DE VERA, FHOEBIE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>3,412.50</t>
+          <t>68,800.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>424.86</t>
+          <t>5,710.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4509</t>
+          <t>4778</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1059</t>
+          <t>1130</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-938</t>
+          <t>CR20231211-995</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>AQUINO, MARLEO/LEA</t>
+          <t>SERVITO, LOURDES</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>879.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4508</t>
+          <t>4777</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1058</t>
+          <t>1130</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-937</t>
+          <t>CR20231211-995</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, DAISY</t>
+          <t>DE VERA, MELCHOR</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,300.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>381.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4507</t>
+          <t>4776</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1058</t>
+          <t>1130</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-937</t>
+          <t>CR20231211-995</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PALPALLATOC, APRIL JOY</t>
+          <t>PARAYNO, ALMA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>4,800.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>796.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4506</t>
+          <t>4775</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1058</t>
+          <t>1129</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-937</t>
+          <t>CR20231211-994</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>BEREDO, MARIA LEONORA</t>
+          <t>OCAMPO, MARY ANN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>7,612.50</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>947.76</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4505</t>
+          <t>4774</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1058</t>
+          <t>1129</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-937</t>
+          <t>CR20231211-994</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>LEGAMIA, JUSTINE CLARISSE</t>
+          <t>OCAMPO, MARY ANN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>40,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>3,320.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4504</t>
+          <t>4773</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1058</t>
+          <t>1129</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-937</t>
+          <t>CR20231211-994</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>SANSANO, WILFRELYN</t>
+          <t>PASION, RUBEN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>2,091.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4503</t>
+          <t>4772</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1058</t>
+          <t>1129</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-937</t>
+          <t>CR20231211-994</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, RAMONA LIZA</t>
+          <t>ST. WILLIAM THE HERMIT PARISH</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,917.00</t>
+          <t>22,700.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>363.17</t>
+          <t>2,826.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4502</t>
+          <t>4771</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1057</t>
+          <t>1129</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-936</t>
+          <t>CR20231211-994</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>SY, CHARMAIN</t>
+          <t>EMPERADOR, IMELDA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>10,584.00</t>
+          <t>3,412.50</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,317.71</t>
+          <t>424.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4501</t>
+          <t>4770</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1057</t>
+          <t>1128</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-936</t>
+          <t>CR20231211-993</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>DALIPOG, JULIE ANN</t>
+          <t>AQUINO, MARLEO/LEA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>