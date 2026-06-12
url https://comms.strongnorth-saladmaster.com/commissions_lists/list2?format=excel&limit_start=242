--- v1 (2026-04-26)
+++ v2 (2026-06-12)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4789</t>
+          <t>5351</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-12-21</t>
+          <t>2024-05-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1134</t>
+          <t>1269</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20231221-999</t>
+          <t>CR20240503-1129</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>LOMIBAO, MARILYN</t>
+          <t>ESPIRITU, GERLIE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>7,950.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4788</t>
+          <t>5350</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-12-21</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1134</t>
+          <t>1268</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20231221-999</t>
+          <t>CR20240416-1128</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>DE VERA, PHOEBIE</t>
+          <t>TOLEDANES, LEONARDA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>68,800.00</t>
+          <t>94,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>5,710.40</t>
+          <t>11,703.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4787</t>
+          <t>5349</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LAGMAY, KASSANDRA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1133</t>
+          <t>1268</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20231214-998</t>
+          <t>CR20240416-1128</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>LAGMAY, KASSANDRA</t>
+          <t>CALIJA, VINZ</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>138,500.00</t>
+          <t>32,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>17,243.25</t>
+          <t>3,984.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4786</t>
+          <t>5348</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LAGMAY, KASSANDRA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1133</t>
+          <t>1268</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20231214-998</t>
+          <t>CR20240416-1128</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>LAGMAY, KASSANDRA</t>
+          <t>SANTOS, JOEL/ERICA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>38,500.00</t>
+          <t>39,900.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>4,793.25</t>
+          <t>4,967.55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4785</t>
+          <t>5347</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LAGMAY, KASSANDRA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1133</t>
+          <t>1267</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20231214-998</t>
+          <t>CR20240416-1127</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>LAGMAY, KASSANDRA</t>
+          <t>SACRO, ESTRELLA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>8,400.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>12,450.00</t>
+          <t>1,045.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4784</t>
+          <t>5346</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LAGMAY, KASSANDRA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1133</t>
+          <t>1267</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20231214-998</t>
+          <t>CR20240416-1127</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>LAGMAY, KASSANDRA</t>
+          <t>SACRO, ESTRELLA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>8,400.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>12,450.00</t>
+          <t>1,045.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4783</t>
+          <t>5345</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1132</t>
+          <t>1267</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20231214-997</t>
+          <t>CR20240416-1127</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>VERZOSA, ROLLYNE MAE/VILLANUEVA, MARIA THERESA/DALIPOG, JULIE ANN</t>
+          <t>LAGASCA, EDDIE/MARY GRACE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4782</t>
+          <t>5344</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1131</t>
+          <t>1267</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-996</t>
+          <t>CR20240416-1127</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>TOMAS, JULIET</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>416,500.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>86,423.75</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4781</t>
+          <t>5343</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1130</t>
+          <t>1267</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-995</t>
+          <t>CR20240416-1127</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>CALIJA, NEHEMIAH</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>3,750.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>311.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4780</t>
+          <t>5342</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-16</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1130</t>
+          <t>1267</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-995</t>
+          <t>CR20240416-1127</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>LOMIBAO, MARILYN</t>
+          <t>CALIJA, ANNE CARLOU</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>7,950.00</t>
+          <t>7,466.67</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>619.73</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4779</t>
+          <t>5341</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-12</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RAMOS, MA. EDITHA H.</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1130</t>
+          <t>1266</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-995</t>
+          <t>CR20240412-1126</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>DE VERA, FHOEBIE</t>
+          <t>FERNANDEZ, JANIROSE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>68,800.00</t>
+          <t>137,666.64</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>5,710.40</t>
+          <t>11,426.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4778</t>
+          <t>5340</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-12</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RAMOS, MA. EDITHA H.</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1130</t>
+          <t>1266</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-995</t>
+          <t>CR20240412-1126</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>SERVITO, LOURDES</t>
+          <t>RAMOS, KAE DEE ANN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>7,752.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>879.80</t>
+          <t>965.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4777</t>
+          <t>5339</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1130</t>
+          <t>1265</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-995</t>
+          <t>CR20240405-1125</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DE VERA, MELCHOR</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>2,300.00</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>381.80</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4776</t>
+          <t>5338</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1130</t>
+          <t>1265</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-995</t>
+          <t>CR20240405-1125</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PARAYNO, ALMA</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>4,800.00</t>
+          <t>4,208.33</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>796.80</t>
+          <t>523.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4775</t>
+          <t>5337</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1129</t>
+          <t>1265</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-994</t>
+          <t>CR20240405-1125</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>OCAMPO, MARY ANN</t>
+          <t>RAZOTE, RENIEL</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4774</t>
+          <t>5336</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CORPUZ, JOYCE ANN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1129</t>
+          <t>1264</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-994</t>
+          <t>CR20240405-1124</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>OCAMPO, MARY ANN</t>
+          <t>ATTY. RAPANUT, RONNIE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>40,000.00</t>
+          <t>222,500.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>3,320.00</t>
+          <t>18,467.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4773</t>
+          <t>5335</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>SIMON, JENNIFER</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1129</t>
+          <t>1263</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-994</t>
+          <t>CR20240405-1123</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>PASION, RUBEN</t>
+          <t>ALONZO, RACHEL</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>70,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2,091.60</t>
+          <t>8,715.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4772</t>
+          <t>5334</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>SIMON, JENNIFER</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1129</t>
+          <t>1263</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-994</t>
+          <t>CR20240405-1123</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ST. WILLIAM THE HERMIT PARISH</t>
+          <t>ALONZO, RACHELLE JOY</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>22,700.00</t>
+          <t>365,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,826.15</t>
+          <t>45,442.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4771</t>
+          <t>5333</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>SIMON, JENNIFER</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1129</t>
+          <t>1263</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-994</t>
+          <t>CR20240405-1123</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>EMPERADOR, IMELDA</t>
+          <t>ALONZO, RACHELLE JOY</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>3,412.50</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>424.86</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4770</t>
+          <t>5332</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1128</t>
+          <t>1262</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-993</t>
+          <t>CR20240405-1122</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>AQUINO, MARLEO/LEA</t>
+          <t>ATTY. RAPANUT, RONNIE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>222,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>27,701.25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>