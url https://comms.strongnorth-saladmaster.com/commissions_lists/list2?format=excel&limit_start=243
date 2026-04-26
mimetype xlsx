--- v0 (2026-03-01)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4500</t>
+          <t>4769</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1057</t>
+          <t>1128</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-936</t>
+          <t>CR20231211-993</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>QOUICHO, JOAN</t>
+          <t>ANCHETA, DAISY</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4499</t>
+          <t>4768</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1057</t>
+          <t>1128</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-936</t>
+          <t>CR20231211-993</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ALIBIN, NANETTE</t>
+          <t>PALPALLATOC, APRIL</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4498</t>
+          <t>4767</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1057</t>
+          <t>1128</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-936</t>
+          <t>CR20231211-993</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, ROSLYN</t>
+          <t>BEREDO, MARIA LEONORA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>8,605.00</t>
+          <t>7,612.50</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,071.32</t>
+          <t>947.76</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4497</t>
+          <t>4766</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1057</t>
+          <t>1128</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-936</t>
+          <t>CR20231211-993</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>NARRA, REGIE</t>
+          <t>SANSANO, WILFRELYN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4496</t>
+          <t>4765</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1056</t>
+          <t>1128</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-935</t>
+          <t>CR20231211-993</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICHOLE</t>
+          <t>SORIANO, RAMONA LIZA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>2,917.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>363.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4495</t>
+          <t>4764</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1056</t>
+          <t>1127</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-935</t>
+          <t>CR20231211-992</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>SY, CHARMAIN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>2,291.67</t>
+          <t>10,584.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>285.31</t>
+          <t>1,317.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4494</t>
+          <t>4763</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1056</t>
+          <t>1127</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-935</t>
+          <t>CR20231211-992</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CALVO, VILMA</t>
+          <t>DALIPOG, JULIE ANN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>9,333.33</t>
+          <t>25,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4493</t>
+          <t>4762</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1056</t>
+          <t>1127</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-935</t>
+          <t>CR20231211-992</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, REYNA</t>
+          <t>QUIOCHO, JOAN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,584.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>570.71</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4492</t>
+          <t>4761</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1056</t>
+          <t>1127</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-935</t>
+          <t>CR20231211-992</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>ALIBIN, NANETTE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>254.16</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4491</t>
+          <t>4760</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1056</t>
+          <t>1127</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-935</t>
+          <t>CR20231211-992</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>FORMOSO, ROSLYN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>8,605.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>593.12</t>
+          <t>1,071.32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4490</t>
+          <t>4759</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1055</t>
+          <t>1127</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-934</t>
+          <t>CR20231211-992</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>TAN, EDITH</t>
+          <t>NARRA, REGIE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>13,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,618.50</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4489</t>
+          <t>4758</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1055</t>
+          <t>1126</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-934</t>
+          <t>CR20231211-991</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>PE, HANNILANE</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4488</t>
+          <t>4757</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1055</t>
+          <t>1126</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-934</t>
+          <t>CR20231211-991</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>BARTOLOME, SOFEL</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>17,000.00</t>
+          <t>2,291.67</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2,116.50</t>
+          <t>285.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4487</t>
+          <t>4756</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CUCHAPIN, JULIUS</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1054</t>
+          <t>1126</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-933</t>
+          <t>CR20231211-991</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>MUNIO, ROLLY/BEN</t>
+          <t>CALVO, VILMA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>65,933.32</t>
+          <t>9,333.33</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,736.23</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4486</t>
+          <t>4755</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CUCHAPIN, JULIUS</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1054</t>
+          <t>1126</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-933</t>
+          <t>CR20231211-991</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>INOVEJAS, MARINO/NICOLASA</t>
+          <t>VILLANUEVA, REYNA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>69,000.00</t>
+          <t>4,584.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,863.50</t>
+          <t>570.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4485</t>
+          <t>4754</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>GUTTIEREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1053</t>
+          <t>1126</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-932</t>
+          <t>CR20231211-991</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>ORGANO, DELICIA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>2,041.46</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,091.60</t>
+          <t>254.16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4484</t>
+          <t>4753</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>GUTTIEREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1053</t>
+          <t>1126</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-932</t>
+          <t>CR20231211-991</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>LOMIBAOI, MARILYN</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>7,950.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>593.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4483</t>
+          <t>4752</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>GUTTIEREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1053</t>
+          <t>1125</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-932</t>
+          <t>CR20231211-990</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>LOMIBAOI, MARILYN</t>
+          <t>CORPUZ, MARGARETTE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>36,300.00</t>
+          <t>76,004.16</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>3,012.90</t>
+          <t>15,770.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4482</t>
+          <t>4751</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>GUTTIEREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1053</t>
+          <t>1125</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-932</t>
+          <t>CR20231211-990</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>DE VERA, FHOEBIE</t>
+          <t>OANDASAN, TRINA CRISELDA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>68,800.00</t>
+          <t>222,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>5,710.40</t>
+          <t>53,555.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4481</t>
+          <t>4750</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>GUTTIEREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1053</t>
+          <t>1125</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-932</t>
+          <t>CR20231211-990</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>DE VERA, FHOEBIE</t>
+          <t>HIDALGO, JUDYLYN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>88,500.00</t>
+          <t>187,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>7,345.50</t>
+          <t>45,131.25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>