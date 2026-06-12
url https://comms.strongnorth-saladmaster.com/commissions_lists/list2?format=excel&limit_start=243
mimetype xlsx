--- v1 (2026-04-26)
+++ v2 (2026-06-12)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4769</t>
+          <t>5331</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1128</t>
+          <t>1262</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-993</t>
+          <t>CR20240405-1122</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, DAISY</t>
+          <t>BELTRAN, JULIANA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>96,093.75</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>19,939.45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4768</t>
+          <t>5330</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1128</t>
+          <t>1261</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-993</t>
+          <t>CR20240405-1121</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>PALPALLATOC, APRIL</t>
+          <t>ROMANO, SERVITAS</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>91,874.97</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>19,064.06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4767</t>
+          <t>5329</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1128</t>
+          <t>1261</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-993</t>
+          <t>CR20240405-1121</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>BEREDO, MARIA LEONORA</t>
+          <t>LU, CLAUDELLE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>7,612.50</t>
+          <t>75,593.76</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>947.76</t>
+          <t>15,685.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4766</t>
+          <t>5328</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1128</t>
+          <t>1261</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-993</t>
+          <t>CR20240405-1121</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SANSANO, WILFRELYN</t>
+          <t>MENDOZA, AIZA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>127,833.32</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>26,525.41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4765</t>
+          <t>5327</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1128</t>
+          <t>1261</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-993</t>
+          <t>CR20240405-1121</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, RAMONA LIZA</t>
+          <t>DOCTOLERO, ARNEL</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>2,917.00</t>
+          <t>86,041.68</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>363.17</t>
+          <t>17,853.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4764</t>
+          <t>5326</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1127</t>
+          <t>1261</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-992</t>
+          <t>CR20240405-1121</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>SY, CHARMAIN</t>
+          <t>TOMAS, JULIET</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,584.00</t>
+          <t>291,250.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,317.71</t>
+          <t>60,434.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4763</t>
+          <t>5325</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1127</t>
+          <t>1261</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-992</t>
+          <t>CR20240405-1121</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DALIPOG, JULIE ANN</t>
+          <t>CORPUZ, MARGARETTE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>33,825.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>7,018.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4762</t>
+          <t>5324</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1127</t>
+          <t>1260</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-992</t>
+          <t>CR20240405-1120</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>QUIOCHO, JOAN</t>
+          <t>PARAYNO, ALMA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>9,600.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>1,593.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4761</t>
+          <t>5323</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1127</t>
+          <t>1260</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-992</t>
+          <t>CR20240405-1120</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ALIBIN, NANETTE</t>
+          <t>DE VERA, MELCHOR</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,300.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>381.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4760</t>
+          <t>5322</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1127</t>
+          <t>1260</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-992</t>
+          <t>CR20240405-1120</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, ROSLYN</t>
+          <t>SERVITO, LOURDES</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>8,605.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,071.32</t>
+          <t>879.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4759</t>
+          <t>5321</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1127</t>
+          <t>1260</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-992</t>
+          <t>CR20240405-1120</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>NARRA, REGIE</t>
+          <t>TABORA, MYLENE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>3,800.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>630.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4758</t>
+          <t>5320</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1126</t>
+          <t>1260</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-991</t>
+          <t>CR20240405-1120</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICHOLE</t>
+          <t>DY, EVELYN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>285,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>47,310.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4757</t>
+          <t>5319</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1126</t>
+          <t>1260</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-991</t>
+          <t>CR20240405-1120</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>DY, EVELYN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>2,291.67</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>285.31</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4756</t>
+          <t>5315</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1126</t>
+          <t>1258</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-991</t>
+          <t>CR20240405-1118</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CALVO, VILMA</t>
+          <t>BONNAO, JOYCE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>9,333.33</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4755</t>
+          <t>5314</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1126</t>
+          <t>1258</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-991</t>
+          <t>CR20240405-1118</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, REYNA</t>
+          <t>MABALO, JESUSA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>4,584.00</t>
+          <t>17,250.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>570.71</t>
+          <t>2,863.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4754</t>
+          <t>5313</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1126</t>
+          <t>1258</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-991</t>
+          <t>CR20240405-1118</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>RHODES, FEBE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>8,751.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>254.16</t>
+          <t>1,452.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4753</t>
+          <t>5312</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1126</t>
+          <t>1258</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-991</t>
+          <t>CR20240405-1118</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>RHODES, FEBE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>8,751.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>593.12</t>
+          <t>1,452.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4752</t>
+          <t>5311</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1125</t>
+          <t>1258</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-990</t>
+          <t>CR20240405-1118</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, MARGARETTE</t>
+          <t>PERDIDO, HELEN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>76,004.16</t>
+          <t>554,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>15,770.86</t>
+          <t>91,964.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4751</t>
+          <t>5310</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1125</t>
+          <t>1258</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-990</t>
+          <t>CR20240405-1118</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>OANDASAN, TRINA CRISELDA</t>
+          <t>PERDIDO, HELEN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>222,500.00</t>
+          <t>445,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>53,555.75</t>
+          <t>73,870.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4750</t>
+          <t>5309</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1125</t>
+          <t>1257</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-990</t>
+          <t>CR20240405-1117</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>HIDALGO, JUDYLYN</t>
+          <t>ALOG, STACEY</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>187,500.00</t>
+          <t>6,416.67</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>45,131.25</t>
+          <t>798.88</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>