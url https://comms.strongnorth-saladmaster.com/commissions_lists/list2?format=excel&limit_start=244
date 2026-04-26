--- v0 (2026-03-01)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4480</t>
+          <t>4749</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1052</t>
+          <t>1125</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-931</t>
+          <t>CR20231211-990</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>FERNANDEZ, JANIROSE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,091.60</t>
+          <t>2,142.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4479</t>
+          <t>4748</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1052</t>
+          <t>1124</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-931</t>
+          <t>CR20231211-989</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>LOMIBAOI, MARILYN</t>
+          <t>MARTINEZ, JONALYN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>7,950.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>6,972.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4478</t>
+          <t>4747</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1051</t>
+          <t>1124</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-930</t>
+          <t>CR20231211-989</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>LOMIBAO, MARILYN</t>
+          <t>DELA CRUZ, ROMIN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>36,300.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,012.90</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4477</t>
+          <t>4746</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1051</t>
+          <t>1124</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-930</t>
+          <t>CR20231211-989</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>DE VERA, FHOEBIE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>68,800.00</t>
+          <t>13,958.33</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>5,710.40</t>
+          <t>2,317.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4476</t>
+          <t>4745</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1051</t>
+          <t>1123</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-930</t>
+          <t>CR20231211-988</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DE VERA, FHOEBIE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>88,500.00</t>
+          <t>13,958.33</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>7,345.50</t>
+          <t>2,317.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4475</t>
+          <t>4744</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1051</t>
+          <t>1123</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-930</t>
+          <t>CR20231211-988</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>SERVITO, LOURDES</t>
+          <t>LORENZO, CHELLO</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>8,500.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>879.80</t>
+          <t>1,411.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4474</t>
+          <t>4743</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1051</t>
+          <t>1123</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-930</t>
+          <t>CR20231211-988</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DE VERA, MELCHOR</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>2,300.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>381.80</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4473</t>
+          <t>4742</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1051</t>
+          <t>1123</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-930</t>
+          <t>CR20231211-988</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>PARAYNO, ALMA</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
           <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4468</t>
+          <t>4741</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1049</t>
+          <t>1123</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-929</t>
+          <t>CR20231211-988</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BALUTAN, REINA</t>
+          <t>AGUSTIN, FERDINAND/ABELLA LOVELY</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,142.44</t>
+          <t>774.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4467</t>
+          <t>4740</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1049</t>
+          <t>1123</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-929</t>
+          <t>CR20231211-988</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>BALUTAN, REINA</t>
+          <t>AGUSTIN, FERDINAND/ABELLA LOVELY</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>63,300.00</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>7,880.85</t>
+          <t>774.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4466</t>
+          <t>4739</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1049</t>
+          <t>1122</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-929</t>
+          <t>CR20231211-987</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>BALUTAN, REINA</t>
+          <t>AGUSTIN, FERDINAND/ABELLA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>15,200.00</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,892.40</t>
+          <t>774.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4465</t>
+          <t>4738</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1049</t>
+          <t>1122</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-929</t>
+          <t>CR20231211-987</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>BALUTAN, REINA</t>
+          <t>MARTIN, GLADYS</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>2,372.37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4464</t>
+          <t>4737</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1048</t>
+          <t>1122</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-928</t>
+          <t>CR20231211-987</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, ROBERT/MARIE JANE</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>10,442.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,428.29</t>
+          <t>866.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4463</t>
+          <t>4736</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1048</t>
+          <t>1122</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-928</t>
+          <t>CR20231211-987</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, ROBERT/MARIE JANE</t>
+          <t>LORENZO, GIL PAULO</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>25,958.33</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,428.29</t>
+          <t>4,309.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4462</t>
+          <t>4735</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1048</t>
+          <t>1122</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-928</t>
+          <t>CR20231211-987</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>AGTANG, ROMNICK</t>
+          <t>MUNIO, ROLLY/BEN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>10,033.33</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,815.63</t>
+          <t>416.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4461</t>
+          <t>4734</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1048</t>
+          <t>1122</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-928</t>
+          <t>CR20231211-987</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>AGTANG, ROMNICK</t>
+          <t>INOVEJAS, MARINO</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,815.63</t>
+          <t>435.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4460</t>
+          <t>4733</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1048</t>
+          <t>1121</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-928</t>
+          <t>CR20231211-986</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>BATAC, MARIO</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>125,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2,396.63</t>
+          <t>5,187.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4459</t>
+          <t>4732</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1048</t>
+          <t>1121</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-928</t>
+          <t>CR20231211-986</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>SILAROY, DHODEE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>69,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,396.63</t>
+          <t>5,727.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4458</t>
+          <t>4731</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1047</t>
+          <t>1121</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-927</t>
+          <t>CR20231211-986</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>JALNAPURE, MELANIE</t>
+          <t>ALOG, STACEY</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>8,983.33</t>
+          <t>6,416.67</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,118.42</t>
+          <t>798.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4457</t>
+          <t>4730</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1047</t>
+          <t>1121</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-927</t>
+          <t>CR20231211-986</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>JALNAPURE, MELANIE</t>
+          <t>ALOG, STACEY</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>8,983.33</t>
+          <t>6,416.67</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,118.42</t>
+          <t>798.88</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>