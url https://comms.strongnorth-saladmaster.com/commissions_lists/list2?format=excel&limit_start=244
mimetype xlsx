--- v1 (2026-04-26)
+++ v2 (2026-06-12)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4749</t>
+          <t>5308</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1125</t>
+          <t>1257</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-990</t>
+          <t>CR20240405-1117</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JANIROSE</t>
+          <t>CORAZON, CO</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,142.44</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4748</t>
+          <t>5307</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1124</t>
+          <t>1257</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-989</t>
+          <t>CR20240405-1117</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>MARTINEZ, JONALYN</t>
+          <t>JOVELLANOS, MA. TERESITA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>34,416.67</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>6,972.00</t>
+          <t>4,284.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4747</t>
+          <t>5306</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1124</t>
+          <t>1257</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-989</t>
+          <t>CR20240405-1117</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, ROMIN</t>
+          <t>CUNANAN, REIA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>11,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,431.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4746</t>
+          <t>5305</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1124</t>
+          <t>1257</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-989</t>
+          <t>CR20240405-1117</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>ESTOLAS, MARICEL</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>13,958.33</t>
+          <t>12,292.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,317.08</t>
+          <t>1,530.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4745</t>
+          <t>5304</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1123</t>
+          <t>1256</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-988</t>
+          <t>CR20240405-1116</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>SERRANO, FROILAN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>13,958.33</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,317.08</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4744</t>
+          <t>5303</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1123</t>
+          <t>1256</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-988</t>
+          <t>CR20240405-1116</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>LORENZO, CHELLO</t>
+          <t>JALNAPURE, MELANIE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>8,500.00</t>
+          <t>8,983.33</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,411.00</t>
+          <t>1,118.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4743</t>
+          <t>5302</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1123</t>
+          <t>1256</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-988</t>
+          <t>CR20240405-1116</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>SACALAMITAO, PEPITO</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,372.42</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4742</t>
+          <t>5301</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1123</t>
+          <t>1256</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-988</t>
+          <t>CR20240405-1116</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>ILACAS, JHONALYN MAE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4741</t>
+          <t>5300</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1123</t>
+          <t>1256</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-988</t>
+          <t>CR20240405-1116</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND/ABELLA LOVELY</t>
+          <t>GRAINGER, MARIA CHRISTINA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>774.67</t>
+          <t>12,450.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4740</t>
+          <t>5299</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1123</t>
+          <t>1256</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-988</t>
+          <t>CR20240405-1116</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND/ABELLA LOVELY</t>
+          <t>GRAINGER, MARIA CHRISTINA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>774.67</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4739</t>
+          <t>5298</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1122</t>
+          <t>1255</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-987</t>
+          <t>CR20240405-1115</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND/ABELLA</t>
+          <t>SUNICO, SOFIA CHRISHLEE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>12,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>774.67</t>
+          <t>1,494.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4738</t>
+          <t>5297</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1122</t>
+          <t>1255</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-987</t>
+          <t>CR20240405-1115</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, GLADYS</t>
+          <t>ESPAÑOL, MAEZIE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>30,833.33</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,372.37</t>
+          <t>3,838.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4737</t>
+          <t>5296</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1122</t>
+          <t>1255</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-987</t>
+          <t>CR20240405-1115</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>ESPAÑOL, MAEZIE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>10,442.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>866.69</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4736</t>
+          <t>5295</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1122</t>
+          <t>1255</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-987</t>
+          <t>CR20240405-1115</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>LORENZO, GIL PAULO</t>
+          <t>RAPACON, MA. KRISTEL</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>25,958.33</t>
+          <t>25,316.08</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>4,309.08</t>
+          <t>3,151.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4735</t>
+          <t>5294</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1122</t>
+          <t>1254</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-987</t>
+          <t>CR20240405-1114</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>MUNIO, ROLLY/BEN</t>
+          <t>TAMAYO, SANTIAGO/EVELYN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>10,033.33</t>
+          <t>5,950.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>416.38</t>
+          <t>740.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4734</t>
+          <t>5293</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1122</t>
+          <t>1254</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-987</t>
+          <t>CR20240405-1114</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>INOVEJAS, MARINO</t>
+          <t>ABLOG, REYNALDO</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>9,166.67</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>435.75</t>
+          <t>1,141.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4733</t>
+          <t>5292</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1121</t>
+          <t>1254</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-986</t>
+          <t>CR20240405-1114</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BATAC, MARIO</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>125,000.00</t>
+          <t>24,850.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>5,187.50</t>
+          <t>2,578.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4732</t>
+          <t>5291</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1121</t>
+          <t>1254</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-986</t>
+          <t>CR20240405-1114</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>SILAROY, DHODEE</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>69,000.00</t>
+          <t>10,966.67</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>5,727.00</t>
+          <t>1,365.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4731</t>
+          <t>5290</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1121</t>
+          <t>1253</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-986</t>
+          <t>CR20240405-1113</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ALOG, STACEY</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>6,416.67</t>
+          <t>813.80</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>798.88</t>
+          <t>101.32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4730</t>
+          <t>5289</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-04-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1121</t>
+          <t>1253</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-986</t>
+          <t>CR20240405-1113</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ALOG, STACEY</t>
+          <t>BATALLONES, EVANGELINE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>6,416.67</t>
+          <t>2,738.89</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>798.88</t>
+          <t>340.99</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>