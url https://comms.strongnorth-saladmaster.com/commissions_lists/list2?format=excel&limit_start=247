--- v0 (2026-03-01)
+++ v1 (2026-04-27)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4411</t>
+          <t>4689</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1038</t>
+          <t>1112</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-919</t>
+          <t>CR20231211-977</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, ROBERT/MARIE JANE</t>
+          <t>SERRANO, FROILAN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>714.15</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4410</t>
+          <t>4688</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1038</t>
+          <t>1111</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-919</t>
+          <t>CR20231211-976</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>AGTANG,  ROMNICK</t>
+          <t>INOVEJAS, MARINO</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.025</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>453.91</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4409</t>
+          <t>4687</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1038</t>
+          <t>1111</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-919</t>
+          <t>CR20231211-976</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>INOVEJAS, MARINO</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.025</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>599.16</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4408</t>
+          <t>4686</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1038</t>
+          <t>1111</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-919</t>
+          <t>CR20231211-976</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>RAFAEL, MARIBEL</t>
+          <t>INOVEJAS, MARINO</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>11,750.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,462.88</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4407</t>
+          <t>4685</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1038</t>
+          <t>1111</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-919</t>
+          <t>CR20231211-976</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>RAFAEL, MARIBEL</t>
+          <t>MUNIO, ROLLY/BEN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>11,750.00</t>
+          <t>10,033.33</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,462.88</t>
+          <t>832.77</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4406</t>
+          <t>4684</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1037</t>
+          <t>1111</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-918</t>
+          <t>CR20231211-976</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ONG, JOHN ERICSON</t>
+          <t>MUNIO, ROLLY/BEN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>161,312.52</t>
+          <t>10,033.33</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>20,083.41</t>
+          <t>832.77</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4405</t>
+          <t>4683</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1036</t>
+          <t>1111</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-917</t>
+          <t>CR20231211-976</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>BAGAY, JOANE</t>
+          <t>MUNIO, ROLLY/BEN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>64,000.00</t>
+          <t>10,033.33</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>10,624.00</t>
+          <t>832.77</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4404</t>
+          <t>4682</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1036</t>
+          <t>1110</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-917</t>
+          <t>CR20231211-975</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>BAGAY, JOANE</t>
+          <t>OCAMPO, MARY ANN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>20,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>3,320.00</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4403</t>
+          <t>4681</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1036</t>
+          <t>1110</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-917</t>
+          <t>CR20231211-975</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ABAYA, KIMBERLY</t>
+          <t>OCAMPO, MARY ANN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>40,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>16,600.00</t>
+          <t>3,320.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4402</t>
+          <t>4680</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1036</t>
+          <t>1110</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-917</t>
+          <t>CR20231211-975</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ABAYA, KIMBERLY</t>
+          <t>PASION, RUBEN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>12,500.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>2,091.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4401</t>
+          <t>4679</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1036</t>
+          <t>1109</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-917</t>
+          <t>CR20231209-974</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>MUSNI, CARLITO</t>
+          <t>TAMAYO, SANTIAGO/EVELYN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>18,666.38</t>
+          <t>48,300.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2,323.96</t>
+          <t>6,013.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4400</t>
+          <t>4678</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>LIM, ESPERANZA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1035</t>
+          <t>1109</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-916</t>
+          <t>CR20231209-974</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>LIM, CHRISTIE</t>
+          <t>TAMAYO, JOYCE YVES</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>299,000.00</t>
+          <t>18,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>24,817.00</t>
+          <t>2,241.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4399</t>
+          <t>4677</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>MANZANO, TATUM</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1034</t>
+          <t>1109</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20231024-915</t>
+          <t>CR20231209-974</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>121,875.01</t>
+          <t>77,800.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>10,115.63</t>
+          <t>8,071.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4398</t>
+          <t>4676</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1033</t>
+          <t>1109</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230928-914</t>
+          <t>CR20231209-974</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, MARIA CRISTINA</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>71,458.31</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>8,896.56</t>
+          <t>5,187.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4397</t>
+          <t>4675</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1033</t>
+          <t>1109</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230928-914</t>
+          <t>CR20231209-974</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>ABLOG, REYNALDO</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>71,456.90</t>
+          <t>9,166.67</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>5,930.92</t>
+          <t>1,141.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4396</t>
+          <t>4674</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1032</t>
+          <t>1109</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230928-913</t>
+          <t>CR20231209-974</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MUNIO, ROLLY</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,033.33</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>416.38</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4395</t>
+          <t>4673</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1032</t>
+          <t>1108</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230928-913</t>
+          <t>CR20231209-973</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>INOVEJAS, MARINO</t>
+          <t>DUERKOVIC, NORMA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>250,750.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.24</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>435.75</t>
+          <t>49,949.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4394</t>
+          <t>4672</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1032</t>
+          <t>1108</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230928-913</t>
+          <t>CR20231209-973</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>LORENZO, GIL PAULO</t>
+          <t>DUERKOVIC, NORMA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>77,874.99</t>
+          <t>44,250.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.24</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>12,927.25</t>
+          <t>8,814.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4393</t>
+          <t>4671</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1032</t>
+          <t>1108</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230928-913</t>
+          <t>CR20231209-973</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>ABAYA, KIMBERLY</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>7,816.18</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>324.37</t>
+          <t>3,631.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4392</t>
+          <t>4664</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>CUCHAPIN, JULIUS</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1032</t>
+          <t>1105</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230928-913</t>
+          <t>CR20231209-972</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>MARTINEZ, JONALYN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>20,884.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,733.37</t>
+          <t>6,972.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>