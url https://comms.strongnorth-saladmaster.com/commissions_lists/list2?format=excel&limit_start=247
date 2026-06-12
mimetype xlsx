--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4689</t>
+          <t>5236</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-02-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1112</t>
+          <t>1236</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-977</t>
+          <t>CR20240227-1098</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>SERRANO, FROILAN</t>
+          <t>VILLACORTA, LORY-BLAQUERA, ROSEMARIE-ABILA, VERLIZA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4688</t>
+          <t>5235</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-02-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>ABADILLA, LAMAR (100$)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1111</t>
+          <t>1235</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-976</t>
+          <t>CR20240227-1097</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>INOVEJAS, MARINO</t>
+          <t>ASUNCION, ETHELDREDA-AGUINALDO, FRANCES (295K)-MARTINEZ, MARITES</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4687</t>
+          <t>5234</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>MARTIN, LALAINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1111</t>
+          <t>1234</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-976</t>
+          <t>CR20240224-1096</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>INOVEJAS, MARINO</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>82,800.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>6,872.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4686</t>
+          <t>5233</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1111</t>
+          <t>1233</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-976</t>
+          <t>CR20240224-1095</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>INOVEJAS, MARINO</t>
+          <t>PASCUAL, MARINA JUDITH</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>256,980.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>10,664.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4685</t>
+          <t>5232</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1111</t>
+          <t>1233</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-976</t>
+          <t>CR20240224-1095</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>MUNIO, ROLLY/BEN</t>
+          <t>GARVIDA, MA KYRYNE ARA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>10,033.33</t>
+          <t>320,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>832.77</t>
+          <t>13,280.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4684</t>
+          <t>5231</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1111</t>
+          <t>1232</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-976</t>
+          <t>CR20240224-1094</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>MUNIO, ROLLY/BEN</t>
+          <t>TOLENTINO, NANCY</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,033.33</t>
+          <t>103,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>832.77</t>
+          <t>4,274.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4683</t>
+          <t>5230</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1111</t>
+          <t>1232</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-976</t>
+          <t>CR20240224-1094</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>MUNIO, ROLLY/BEN</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>10,033.33</t>
+          <t>66,995.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>832.77</t>
+          <t>2,780.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4682</t>
+          <t>5229</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1110</t>
+          <t>1232</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-975</t>
+          <t>CR20240224-1094</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>OCAMPO, MARY ANN</t>
+          <t>DUMLAO, ZALDY/HELEN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>75,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4681</t>
+          <t>5228</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1110</t>
+          <t>1232</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-975</t>
+          <t>CR20240224-1094</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>OCAMPO, MARY ANN</t>
+          <t>GUZMAN, MIA YSABELLE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>40,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,320.00</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4680</t>
+          <t>5227</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-12-11</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1110</t>
+          <t>1232</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20231211-975</t>
+          <t>CR20240224-1094</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>PASION, RUBEN</t>
+          <t>MARTIN, GLADYS</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>244,995.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,091.60</t>
+          <t>10,167.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4679</t>
+          <t>5226</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1109</t>
+          <t>1232</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-974</t>
+          <t>CR20240224-1094</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, SANTIAGO/EVELYN</t>
+          <t>MANZANO, MARIA TERESA/TOLENTINO, NANCY</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>48,300.00</t>
+          <t>78,995.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>6,013.35</t>
+          <t>3,278.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4678</t>
+          <t>5225</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1109</t>
+          <t>1231</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-974</t>
+          <t>CR20240224-1093</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, JOYCE YVES</t>
+          <t>UY, MARLENE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>18,000.00</t>
+          <t>78,995.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,241.00</t>
+          <t>3,278.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4677</t>
+          <t>5224</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1109</t>
+          <t>1231</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-974</t>
+          <t>CR20240224-1093</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>SARMIENTO, MARLENE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>77,800.00</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>8,071.75</t>
+          <t>10,167.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4676</t>
+          <t>5223</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1109</t>
+          <t>1231</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-974</t>
+          <t>CR20240224-1093</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>179,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>5,187.50</t>
+          <t>7,428.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4675</t>
+          <t>5222</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1109</t>
+          <t>1231</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-974</t>
+          <t>CR20240224-1093</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ABLOG, REYNALDO</t>
+          <t>GARVIDA, ROSARIO</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>9,166.67</t>
+          <t>78,995.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,141.25</t>
+          <t>3,278.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4674</t>
+          <t>5221</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1109</t>
+          <t>1231</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-974</t>
+          <t>CR20240224-1093</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>CASTRO, MARIA CRISTINA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>296.56</t>
+          <t>10,167.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4673</t>
+          <t>5220</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1108</t>
+          <t>1231</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-973</t>
+          <t>CR20240224-1093</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DUERKOVIC, NORMA</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>250,750.00</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.24</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>49,949.40</t>
+          <t>10,167.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4672</t>
+          <t>5219</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1108</t>
+          <t>1230</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-973</t>
+          <t>CR20240224-1092</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DUERKOVIC, NORMA</t>
+          <t>DAHILIG, MAEBELLE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>44,250.00</t>
+          <t>244,995.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.24</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>8,814.60</t>
+          <t>10,167.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4671</t>
+          <t>5218</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1108</t>
+          <t>1230</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-973</t>
+          <t>CR20240224-1092</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ABAYA, KIMBERLY</t>
+          <t>CADAVONA, JULIET</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>78,995.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>3,278.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4664</t>
+          <t>5217</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-24</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CUCHAPIN, JULIUS</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1105</t>
+          <t>1230</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-972</t>
+          <t>CR20240224-1092</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>MARTINEZ, JONALYN</t>
+          <t>RAMOS, KAE DEE ANN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>49,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>6,972.00</t>
+          <t>2,033.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>