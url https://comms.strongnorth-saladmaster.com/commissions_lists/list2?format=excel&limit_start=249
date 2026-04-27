--- v0 (2026-03-01)
+++ v1 (2026-04-27)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4371</t>
+          <t>4643</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1027</t>
+          <t>1099</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-908</t>
+          <t>CR20231209-966</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>ARIBBAY, MEROSE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>70,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>8,715.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4370</t>
+          <t>4642</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1027</t>
+          <t>1099</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-908</t>
+          <t>CR20231209-966</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>TAN, EDITH</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>13,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,229.69</t>
+          <t>1,618.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4369</t>
+          <t>4641</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1026</t>
+          <t>1099</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-907</t>
+          <t>CR20231209-966</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ALMA LUZ</t>
+          <t>PE, HANILAINE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>4,900.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4368</t>
+          <t>4640</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1026</t>
+          <t>1099</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-907</t>
+          <t>CR20231209-966</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>RANADA, MIMI</t>
+          <t>BARTOLOME, SOFEL</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>17,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>2,116.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4367</t>
+          <t>4639</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DE LEON, PHOEBIE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1025</t>
+          <t>1098</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-906</t>
+          <t>CR20231209-965</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>BATAC, MARIO</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>125,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>10,375.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4366</t>
+          <t>4638</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DE LEON, PHOEBIE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1025</t>
+          <t>1098</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-906</t>
+          <t>CR20231209-965</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>SILAROY, DHODEE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>60,950.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>5,058.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4365</t>
+          <t>4637</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DE LEON, PHOEBIE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1025</t>
+          <t>1098</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-906</t>
+          <t>CR20231209-965</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH</t>
+          <t>OGOY, BRENDA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>54,250.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>155.63</t>
+          <t>4,502.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4364</t>
+          <t>4636</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1025</t>
+          <t>1097</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-906</t>
+          <t>CR20231209-964</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANNE CARLOU</t>
+          <t>BITAGON, JOSEPH</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>44,250.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>309.87</t>
+          <t>5,509.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4363</t>
+          <t>4635</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1025</t>
+          <t>1097</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-906</t>
+          <t>CR20231209-964</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>RAPACON, MA. KRISTEL</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>178,583.40</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>22,233.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4362</t>
+          <t>4634</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1025</t>
+          <t>1096</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-906</t>
+          <t>CR20231209-963</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>PADRON, EDUARDO</t>
+          <t>SACRO, ESTRELLA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>7,525.00</t>
+          <t>33,200.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>624.58</t>
+          <t>4,133.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4361</t>
+          <t>4633</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1024</t>
+          <t>1096</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-905</t>
+          <t>CR20231209-963</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ALOG, STACEY</t>
+          <t>SACRO, ESTRELLA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>6,416.67</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>798.88</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4360</t>
+          <t>4632</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1024</t>
+          <t>1095</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-905</t>
+          <t>CR20231209-962</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ALOG, STACEY</t>
+          <t>ALEJANDRE, JUDY</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>33,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>4,108.50</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4359</t>
+          <t>4631</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1024</t>
+          <t>1095</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-905</t>
+          <t>CR20231209-962</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>OGOY, BRENDA</t>
+          <t>CALIJA, VINZ</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>17,850.00</t>
+          <t>3,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,481.55</t>
+          <t>373.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4358</t>
+          <t>4630</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1024</t>
+          <t>1095</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-905</t>
+          <t>CR20231209-962</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CUNANA, REIA</t>
+          <t>LAGASCA, EDDIE/MARY GRACE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>11,500.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,431.75</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4357</t>
+          <t>4629</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1024</t>
+          <t>1095</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-905</t>
+          <t>CR20231209-962</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4356</t>
+          <t>4628</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1023</t>
+          <t>1095</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-904</t>
+          <t>CR20231209-962</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, DELIA</t>
+          <t>CALIJA, NEHEMIAH</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>3,750.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>311.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4355</t>
+          <t>4627</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1023</t>
+          <t>1095</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-904</t>
+          <t>CR20231209-962</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>SERVITO, LOURDES</t>
+          <t>CALIJA, ANNE CARLOU</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>7,466.67</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>879.80</t>
+          <t>619.73</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4354</t>
+          <t>4626</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>CADAVONA, JULIET</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1023</t>
+          <t>1094</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-904</t>
+          <t>CR20231209-961</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DE VERA, MELCHOR</t>
+          <t>GARVIDA, ROSARIO</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>21,100.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>3,502.60</t>
+          <t>382.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4353</t>
+          <t>4625</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>CADAVONA, JULIET</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1023</t>
+          <t>1094</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-904</t>
+          <t>CR20231209-961</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>PARAYNO, ALMA</t>
+          <t>GARVIDA, ROSARIO</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>382.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4352</t>
+          <t>4624</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>CADAVONA, JULIET</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1022</t>
+          <t>1094</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-903</t>
+          <t>CR20231209-961</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>INGAN, JANE</t>
+          <t>GARVIDA, ROSARIO</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>322,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>13,363.00</t>
+          <t>382.46</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>