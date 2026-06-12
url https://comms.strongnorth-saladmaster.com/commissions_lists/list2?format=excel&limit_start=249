--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4643</t>
+          <t>5190</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1099</t>
+          <t>1225</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-966</t>
+          <t>CR20240223-1088</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ARIBBAY, MEROSE</t>
+          <t>ST WILLIAM THE HERMIT PARISH-MAGSINGAL</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>8,715.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4642</t>
+          <t>5189</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1099</t>
+          <t>1225</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-966</t>
+          <t>CR20240223-1088</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>TAN, EDITH</t>
+          <t>LAO, MARILOU</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>13,000.00</t>
+          <t>452,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,618.50</t>
+          <t>56,274.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4641</t>
+          <t>5188</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1099</t>
+          <t>1225</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-966</t>
+          <t>CR20240223-1088</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>PE, HANILAINE</t>
+          <t>FORMOSO, ROSLYN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>370.39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4640</t>
+          <t>5187</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1099</t>
+          <t>1225</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-966</t>
+          <t>CR20240223-1088</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>BARTOLOME, SOFEL</t>
+          <t>EMPERADOR, IMELDA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>17,000.00</t>
+          <t>3,412.50</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,116.50</t>
+          <t>424.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4639</t>
+          <t>5186</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, PHOEBIE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1098</t>
+          <t>1224</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-965</t>
+          <t>CR20240223-1087</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>BATAC, MARIO</t>
+          <t>AQUINO, MARLEO/LEA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>125,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>10,375.00</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4638</t>
+          <t>5185</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, PHOEBIE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1098</t>
+          <t>1224</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-965</t>
+          <t>CR20240223-1087</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>SILAROY, DHODEE</t>
+          <t>ANCHETA, DAISY</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>60,950.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>5,058.85</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4637</t>
+          <t>5184</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, PHOEBIE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1098</t>
+          <t>1224</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-965</t>
+          <t>CR20240223-1087</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>OGOY, BRENDA</t>
+          <t>PALPALLATOC, APRIL</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>54,250.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>4,502.75</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4636</t>
+          <t>5183</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1097</t>
+          <t>1224</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-964</t>
+          <t>CR20240223-1087</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>BITAGON, JOSEPH</t>
+          <t>BEREDO, MARIA LEONORA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>44,250.00</t>
+          <t>7,612.50</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>5,509.13</t>
+          <t>947.76</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4635</t>
+          <t>5182</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1097</t>
+          <t>1224</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-964</t>
+          <t>CR20240223-1087</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>RAPACON, MA. KRISTEL</t>
+          <t>SANSANO, WILFRELYN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>178,583.40</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>22,233.63</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4634</t>
+          <t>5181</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1096</t>
+          <t>1224</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-963</t>
+          <t>CR20240223-1087</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>SACRO, ESTRELLA</t>
+          <t>SORIANO, RAMONA LIZA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>33,200.00</t>
+          <t>2,917.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>4,133.40</t>
+          <t>363.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4633</t>
+          <t>5180</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1096</t>
+          <t>1223</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-963</t>
+          <t>CR20240223-1086</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>SACRO, ESTRELLA</t>
+          <t>SY CHARMAIN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>10,584.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>1,317.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4632</t>
+          <t>5179</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1095</t>
+          <t>1223</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-962</t>
+          <t>CR20240223-1086</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ALEJANDRE, JUDY</t>
+          <t>QUIOCHO, JOAN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4631</t>
+          <t>5178</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1095</t>
+          <t>1223</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-962</t>
+          <t>CR20240223-1086</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VINZ</t>
+          <t>ALIBIN, NANETTE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>3,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>373.50</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4630</t>
+          <t>5177</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1095</t>
+          <t>1223</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-962</t>
+          <t>CR20240223-1086</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>FORMOSO, ROSLYN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>8,605.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>1,071.32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4629</t>
+          <t>5176</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1095</t>
+          <t>1223</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-962</t>
+          <t>CR20240223-1086</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>NARRA, REGIE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>4,900.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4628</t>
+          <t>5175</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1095</t>
+          <t>1223</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-962</t>
+          <t>CR20240223-1086</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH</t>
+          <t>NARRA, REGIE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>311.25</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4627</t>
+          <t>5174</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1095</t>
+          <t>1222</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-962</t>
+          <t>CR20240223-1085</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANNE CARLOU</t>
+          <t>GUILLERMO, NICOLE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>619.73</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4626</t>
+          <t>5173</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1094</t>
+          <t>1222</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-961</t>
+          <t>CR20240223-1085</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ROSARIO</t>
+          <t>GUILLERMO, NICOLE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4625</t>
+          <t>5172</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1094</t>
+          <t>1222</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-961</t>
+          <t>CR20240223-1085</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ROSARIO</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>2,291.67</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>285.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4624</t>
+          <t>5171</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1094</t>
+          <t>1222</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-961</t>
+          <t>CR20240223-1085</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ROSARIO</t>
+          <t>VILLANUEVA, REYNA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>4,584.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>570.71</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>