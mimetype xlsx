--- v0 (2026-03-01)
+++ v1 (2026-04-27)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4351</t>
+          <t>4623</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1022</t>
+          <t>1093</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-903</t>
+          <t>CR20231209-960</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, CECILLE</t>
+          <t>RAMOS, CRISTINA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>249,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>10,333.50</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4350</t>
+          <t>4622</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1022</t>
+          <t>1093</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-903</t>
+          <t>CR20231209-960</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, EDRALINE</t>
+          <t>RAMOS, CRISTINA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>249,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>10,333.50</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4349</t>
+          <t>4621</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1022</t>
+          <t>1093</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-903</t>
+          <t>CR20231209-960</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>RALLOJAY, ERWIN/LORNA</t>
+          <t>VILLAFLOR, HARRISON</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>244,995.00</t>
+          <t>14,875.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>10,167.29</t>
+          <t>1,851.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4348</t>
+          <t>4620</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1022</t>
+          <t>1093</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-903</t>
+          <t>CR20231209-960</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, LOURDES</t>
+          <t>VILLAFLOR, HARRISON</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>395,000.00</t>
+          <t>14,875.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>16,392.50</t>
+          <t>1,851.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4347</t>
+          <t>4619</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1022</t>
+          <t>1092</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-903</t>
+          <t>CR20231209-959</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>NAVARRO, JANICE</t>
+          <t>ANCHETA, IVY</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>249,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>10,333.50</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4346</t>
+          <t>4618</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1021</t>
+          <t>1092</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-902</t>
+          <t>CR20231209-959</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, JAMES LEONARD</t>
+          <t>ANCHETA, IVY</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>254,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>10,541.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4345</t>
+          <t>4617</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1021</t>
+          <t>1092</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-902</t>
+          <t>CR20231209-959</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ESPELITA, PRINCES</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>79,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>3,278.50</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4344</t>
+          <t>4616</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1021</t>
+          <t>1092</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-902</t>
+          <t>CR20231209-959</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ROMEL/MITZY</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>320,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>13,280.00</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4343</t>
+          <t>4615</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1021</t>
+          <t>1092</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-902</t>
+          <t>CR20231209-959</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>DAMMAY, ROMAR</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>395,000.00</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>16,392.50</t>
+          <t>1,229.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4342</t>
+          <t>4614</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1021</t>
+          <t>1092</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-902</t>
+          <t>CR20231209-959</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYN KATE</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>65,000.00</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,697.50</t>
+          <t>1,229.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4341</t>
+          <t>4613</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1021</t>
+          <t>1091</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-902</t>
+          <t>CR20231209-958</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, JONATHAN/ETHEL</t>
+          <t>DOMINGO, ALMA LUZ</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>320,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>13,280.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4340</t>
+          <t>4612</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1020</t>
+          <t>1091</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-901</t>
+          <t>CR20231209-958</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, JADEN</t>
+          <t>DOMINGO, ALMA LUZ</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>65,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,697.50</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4339</t>
+          <t>4611</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1020</t>
+          <t>1091</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-901</t>
+          <t>CR20231209-958</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CHAN, MARICEL</t>
+          <t>GARCIA, MARY ROSE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>179,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>7,428.50</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4338</t>
+          <t>4610</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1020</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-901</t>
+          <t>CR20231209-957</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>SUNICO, SHIELA JOY</t>
+          <t>GARCIA, MARY ROSE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>10,167.50</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4337</t>
+          <t>4609</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1020</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-901</t>
+          <t>CR20231209-957</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>MANANSALA, KRISTINE</t>
+          <t>RANADA, MIMI</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>1,220.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4336</t>
+          <t>4608</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1020</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-901</t>
+          <t>CR20231209-957</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, JOSE</t>
+          <t>LAGASCA, EDDIE/MARY GRACE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>12,242.50</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4335</t>
+          <t>4607</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1020</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-901</t>
+          <t>CR20231209-957</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, LIEZL</t>
+          <t>LAGASCA, EDDIE/MARY GRACE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>229,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>9,503.50</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4334</t>
+          <t>4606</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-900</t>
+          <t>CR20231209-957</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>MARAPAO, JUNO</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>242,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>25,107.50</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4333</t>
+          <t>4605</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-900</t>
+          <t>CR20231209-957</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ZUNIGA, MARIETTA</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>69,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>8,590.50</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4332</t>
+          <t>4604</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>1089</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-900</t>
+          <t>CR20231209-956</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ALCID, RITA</t>
+          <t>CALIJA, NEHEMIAH</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>127,167.00</t>
+          <t>3,750.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>10,554.86</t>
+          <t>155.63</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>