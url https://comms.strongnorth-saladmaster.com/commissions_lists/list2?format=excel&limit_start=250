--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4623</t>
+          <t>5170</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1093</t>
+          <t>1222</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-960</t>
+          <t>CR20240223-1085</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, CRISTINA</t>
+          <t>ORGANO, DELICIA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,041.46</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>254.16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4622</t>
+          <t>5169</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1093</t>
+          <t>1222</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-960</t>
+          <t>CR20240223-1085</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, CRISTINA</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>593.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4621</t>
+          <t>5168</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1093</t>
+          <t>1221</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-960</t>
+          <t>CR20240223-1084</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>VILLAFLOR, HARRISON</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>14,875.00</t>
+          <t>3,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,851.94</t>
+          <t>373.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4620</t>
+          <t>5167</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1093</t>
+          <t>1221</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-960</t>
+          <t>CR20240223-1084</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>VILLAFLOR, HARRISON</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>14,875.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,851.94</t>
+          <t>747.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4619</t>
+          <t>5166</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1092</t>
+          <t>1220</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-959</t>
+          <t>CR20240223-1083</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY</t>
+          <t>VENTURA, ELIZA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>6,225.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4618</t>
+          <t>5165</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1092</t>
+          <t>1220</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-959</t>
+          <t>CR20240223-1083</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY</t>
+          <t>CAROY, MIRIAM</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4617</t>
+          <t>5164</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1092</t>
+          <t>1220</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-959</t>
+          <t>CR20240223-1083</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>MACUGAY, CLAIRE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4616</t>
+          <t>5163</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1092</t>
+          <t>1220</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-959</t>
+          <t>CR20240223-1083</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>SERRANO, FROILAN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>1,307.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4615</t>
+          <t>5162</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1092</t>
+          <t>1220</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-959</t>
+          <t>CR20240223-1083</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>FIGURACION, JOZEN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>8,409.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,229.69</t>
+          <t>1,744.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4614</t>
+          <t>5161</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1092</t>
+          <t>1220</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-959</t>
+          <t>CR20240223-1083</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,229.69</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4613</t>
+          <t>5160</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1091</t>
+          <t>1219</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-958</t>
+          <t>CR20240223-1082</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ALMA LUZ</t>
+          <t>BLAQUERA, ROSEMARIE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>296,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>36,852.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4612</t>
+          <t>5159</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1091</t>
+          <t>1219</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-958</t>
+          <t>CR20240223-1082</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ALMA LUZ</t>
+          <t>ALOG, STACEY</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>6,416.67</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>798.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4611</t>
+          <t>5158</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1091</t>
+          <t>1219</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-958</t>
+          <t>CR20240223-1082</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>ALOG, STACEY</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>6,416.67</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>798.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4610</t>
+          <t>5157</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>1219</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-957</t>
+          <t>CR20240223-1082</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>OGOY, BRENDA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>5,950.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>493.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4609</t>
+          <t>5156</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>1219</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-957</t>
+          <t>CR20240223-1082</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>RANADA, MIMI</t>
+          <t>CUNANA, REIA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>11,500.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,220.10</t>
+          <t>1,431.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4608</t>
+          <t>5155</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>1219</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-957</t>
+          <t>CR20240223-1082</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>CO, COARAZON</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4607</t>
+          <t>5154</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>1218</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-957</t>
+          <t>CR20240223-1081</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>CRISTOBAL, CATHERINE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>4,900.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4606</t>
+          <t>5153</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>1218</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-957</t>
+          <t>CR20240223-1081</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>CASTRO, GEMMA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>24,583.33</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>510.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4605</t>
+          <t>5152</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>1218</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-957</t>
+          <t>CR20240223-1081</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>YAPO, MAY ROSE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>14,854.67</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>1,232.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4604</t>
+          <t>5151</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-12-09</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1089</t>
+          <t>1218</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20231209-956</t>
+          <t>CR20240223-1081</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>155.63</t>
+          <t>1,361.72</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>