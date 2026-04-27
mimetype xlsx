--- v0 (2026-03-01)
+++ v1 (2026-04-27)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4291</t>
+          <t>4531</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1012</t>
+          <t>1065</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-893</t>
+          <t>CR20231102-944</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>GARVIDA, ANALISA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>320,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>13,280.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4290</t>
+          <t>4530</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1011</t>
+          <t>1065</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-892</t>
+          <t>CR20231102-944</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>TRINIDAD, LAUREL</t>
+          <t>SOMERA, AIMEE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>262,500.00</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.24</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>52,290.00</t>
+          <t>10,167.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4289</t>
+          <t>4529</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1011</t>
+          <t>1065</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-892</t>
+          <t>CR20231102-944</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>TRINIDAD, LAUREL</t>
+          <t>CORPUZ, REYNALDO/MARITESS</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>112,500.00</t>
+          <t>320,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.24</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>22,410.00</t>
+          <t>13,280.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4288</t>
+          <t>4528</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1011</t>
+          <t>1065</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-892</t>
+          <t>CR20231102-944</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>MUSNI, CARLITO</t>
+          <t>GUZMAN, LOURDES</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>18,666.38</t>
+          <t>395,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,323.96</t>
+          <t>16,392.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4287</t>
+          <t>4527</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1010</t>
+          <t>1064</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-891</t>
+          <t>CR20231102-943</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>PALAFOX, CRISANTO</t>
+          <t>LIM, CHRISTIE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>285,000.00</t>
+          <t>4,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.09</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>23,655.00</t>
+          <t>298.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4286</t>
+          <t>4526</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1010</t>
+          <t>1064</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-891</t>
+          <t>CR20231102-943</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>PALAFOX, CRISANTO</t>
+          <t>LIM, CHRISTIE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>63,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.09</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>4,706.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4285</t>
+          <t>4525</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LIVED, CHARMAINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1009</t>
+          <t>1064</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-890</t>
+          <t>CR20231102-943</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>YAPO, CHARMAINE</t>
+          <t>LIM, CHRISTIE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>14,854.67</t>
+          <t>162,400.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.09</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,232.94</t>
+          <t>12,131.28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4284</t>
+          <t>4524</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LIVED, CHARMAINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1009</t>
+          <t>1063</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-890</t>
+          <t>CR20231102-942</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>YAPO, CHARMAINE</t>
+          <t>LIM, CHRISTIE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>78,500.00</t>
+          <t>69,600.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.09</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>6,515.50</t>
+          <t>5,199.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4283</t>
+          <t>4523</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>LIVED, CHARMAINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1009</t>
+          <t>1063</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-890</t>
+          <t>CR20231102-942</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>YAPO, CHARMAINE</t>
+          <t>FERNANDEZ, JANIROSE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>2,142.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4282</t>
+          <t>4522</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARIE JANE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1007</t>
+          <t>1063</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-889</t>
+          <t>CR20231102-942</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, GEMMA</t>
+          <t>FERNANDEZ, JANIROSE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>147,500.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>12,242.50</t>
+          <t>2,142.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4281</t>
+          <t>4521</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1006</t>
+          <t>1063</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-888</t>
+          <t>CR20231102-942</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>EMPERADOR, IMELDA</t>
+          <t>FERNANDEZ, JANIROSE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>41,925.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>5,219.66</t>
+          <t>2,142.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4280</t>
+          <t>4520</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1006</t>
+          <t>1063</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-888</t>
+          <t>CR20231102-942</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>AQUINO, MARLEO/LEA</t>
+          <t>MANALILI, VINCENT ANGELOU</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>60,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>14,442.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4279</t>
+          <t>4519</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1006</t>
+          <t>1063</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-888</t>
+          <t>CR20231102-942</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, DAISY</t>
+          <t>MANALILI, VINCENT ANGELOU</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>2,407.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4278</t>
+          <t>4518</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAMASO, ELISA LUISA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>1062</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-887</t>
+          <t>CR20231102-941</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PALPAL-LATOC, APRIL JOY</t>
+          <t>CRISTOBAL, ROSARIO</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>6,972.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4277</t>
+          <t>4517</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAMASO, ELISA LUISA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>1062</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-887</t>
+          <t>CR20231102-941</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>BEREDO, MA LEONORA</t>
+          <t>DEUS, PHYLLIDA MILAGROS</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>7,612.50</t>
+          <t>18,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>947.76</t>
+          <t>1,494.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4276</t>
+          <t>4516</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>1061</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-887</t>
+          <t>CR20231102-940</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CLARO, MA HAZEL</t>
+          <t>ALBANO, AILEEN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>83,800.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>1,738.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4275</t>
+          <t>4515</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>1060</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-887</t>
+          <t>CR20231102-939</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>LEGAMIA, JUSTINE CLARISSE</t>
+          <t>PAZ, JOSEFA REMEDIOS</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>13,944.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4274</t>
+          <t>4514</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>1059</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-887</t>
+          <t>CR20231102-938</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>SANSANO, WILFRELYN</t>
+          <t>RUSLIM, MARICRIS</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>8,300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4273</t>
+          <t>4513</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>1059</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-887</t>
+          <t>CR20231102-938</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, RAMONA LIZA</t>
+          <t>TULIO, BLAIRSIELLE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>2,917.00</t>
+          <t>60,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>363.17</t>
+          <t>9,960.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4272</t>
+          <t>4512</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1004</t>
+          <t>1059</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-886</t>
+          <t>CR20231102-938</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>SY, CHARMAIN</t>
+          <t>RIODIL, CLIFFORD</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>10,584.00</t>
+          <t>12,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,317.71</t>
+          <t>1,494.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>