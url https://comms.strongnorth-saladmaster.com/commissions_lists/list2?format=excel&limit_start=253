--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4531</t>
+          <t>5110</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>DELA PENA, CECILIA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1065</t>
+          <t>1207</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-944</t>
+          <t>CR20240223-1070</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ANALISA</t>
+          <t>MATONDING, ZENAIDA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>320,000.00</t>
+          <t>39,375.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>13,280.00</t>
+          <t>3,268.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4530</t>
+          <t>5109</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>DELA PENA, CECILIA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1065</t>
+          <t>1207</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-944</t>
+          <t>CR20240223-1070</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>SOMERA, AIMEE</t>
+          <t>MANALO, GEMMA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>75,006.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>10,167.50</t>
+          <t>6,225.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4529</t>
+          <t>5108</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1065</t>
+          <t>1206</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-944</t>
+          <t>CR20240222-1069</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, REYNALDO/MARITESS</t>
+          <t>FORONDA, EDNA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>320,000.00</t>
+          <t>77,875.02</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>13,280.00</t>
+          <t>6,463.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4528</t>
+          <t>5107</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1065</t>
+          <t>1206</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-944</t>
+          <t>CR20240222-1069</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>GUZMAN, LOURDES</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>395,000.00</t>
+          <t>65,216.54</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>16,392.50</t>
+          <t>5,412.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4527</t>
+          <t>5106</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1064</t>
+          <t>1205</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-943</t>
+          <t>CR20240222-1068</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>LIM, CHRISTIE</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,000.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.09</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>298.80</t>
+          <t>498.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4526</t>
+          <t>5105</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1064</t>
+          <t>1205</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-943</t>
+          <t>CR20240222-1068</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>LIM, CHRISTIE</t>
+          <t>ERGA BUILDERS MULTIVENTURES INC</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>63,000.00</t>
+          <t>99,700.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.09</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>4,706.10</t>
+          <t>4,137.55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4525</t>
+          <t>5104</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1064</t>
+          <t>1204</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-943</t>
+          <t>CR20240222-1067</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>LIM, CHRISTIE</t>
+          <t>ERGA BUILDERS MULTIVENTURES INC</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>162,400.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.09</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>12,131.28</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4524</t>
+          <t>5103</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1063</t>
+          <t>1204</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-942</t>
+          <t>CR20240222-1067</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>LIM, CHRISTIE</t>
+          <t>ERGA BUILDERS MULTIVENTURES INC</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>69,600.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.09</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>5,199.12</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4523</t>
+          <t>5102</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1063</t>
+          <t>1204</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-942</t>
+          <t>CR20240222-1067</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JANIROSE</t>
+          <t>ARIBBAY, MEROSE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,142.44</t>
+          <t>2,723.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4522</t>
+          <t>5101</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1063</t>
+          <t>1204</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-942</t>
+          <t>CR20240222-1067</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JANIROSE</t>
+          <t>TAN, EDITH</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>13,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,142.44</t>
+          <t>1,618.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4521</t>
+          <t>5100</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1063</t>
+          <t>1204</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-942</t>
+          <t>CR20240222-1067</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JANIROSE</t>
+          <t>PE, HANILAINE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2,142.44</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4520</t>
+          <t>5099</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1063</t>
+          <t>1204</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-942</t>
+          <t>CR20240222-1067</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MANALILI, VINCENT ANGELOU</t>
+          <t>BARTOLOME, SOFEL</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>60,000.00</t>
+          <t>17,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>14,442.00</t>
+          <t>2,116.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4519</t>
+          <t>5098</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1063</t>
+          <t>1203</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-942</t>
+          <t>CR20240222-1066</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>MANALILI, VINCENT ANGELOU</t>
+          <t>SADIRI, ROHMALYNE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>15,200.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2,407.00</t>
+          <t>1,261.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4518</t>
+          <t>5097</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DAMASO, ELISA LUISA</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1062</t>
+          <t>1203</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-941</t>
+          <t>CR20240222-1066</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CRISTOBAL, ROSARIO</t>
+          <t>SADIRI, ROHMALYNE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>6,972.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4517</t>
+          <t>5096</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DAMASO, ELISA LUISA</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1062</t>
+          <t>1203</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-941</t>
+          <t>CR20240222-1066</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>DEUS, PHYLLIDA MILAGROS</t>
+          <t>GUZMAN, SHAYNE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>18,000.00</t>
+          <t>20,200.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,494.00</t>
+          <t>1,676.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4516</t>
+          <t>5095</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1061</t>
+          <t>1203</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-940</t>
+          <t>CR20240222-1066</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ALBANO, AILEEN</t>
+          <t>GUZMAN, SHAYNE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>83,800.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.025</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,738.85</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4515</t>
+          <t>5094</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1060</t>
+          <t>1203</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-939</t>
+          <t>CR20240222-1066</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>PAZ, JOSEFA REMEDIOS</t>
+          <t>CASTRO, GEMMA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>24,583.33</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>13,944.00</t>
+          <t>2,040.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4514</t>
+          <t>5093</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1059</t>
+          <t>1202</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-938</t>
+          <t>CR20240222-1065</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>RUSLIM, MARICRIS</t>
+          <t>SUNICO, SOFIA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>49,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>8,300.00</t>
+          <t>6,100.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4513</t>
+          <t>5092</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1059</t>
+          <t>1201</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-938</t>
+          <t>CR20240222-1064</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>TULIO, BLAIRSIELLE</t>
+          <t>BARAOIDAN, KAREN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>60,000.00</t>
+          <t>70,583.32</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>9,960.00</t>
+          <t>8,787.62</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4512</t>
+          <t>5091</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1059</t>
+          <t>1201</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-938</t>
+          <t>CR20240222-1064</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>RIODIL, CLIFFORD</t>
+          <t>AGBAYANI, JULIET</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>12,000.00</t>
+          <t>8,808.33</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,494.00</t>
+          <t>1,462.18</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>