--- v0 (2026-03-01)
+++ v1 (2026-04-27)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4173</t>
+          <t>4447</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>977</t>
+          <t>1046</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-859</t>
+          <t>CR20231102-926</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CLARO, MA. HAZEL ANN</t>
+          <t>AGAG, RHYSSA VICENTE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>1,867.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4172</t>
+          <t>4446</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>977</t>
+          <t>1045</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-859</t>
+          <t>CR20231102-925</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>LEGAMIA, JUSTINE CLARISSE</t>
+          <t>ALEJANDRE, JUDY</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>3,137.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4171</t>
+          <t>4445</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>977</t>
+          <t>1045</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-859</t>
+          <t>CR20231102-925</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>SANSANO, WILFRELYN</t>
+          <t>CALIJA, VINZ</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>3,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>373.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4170</t>
+          <t>4444</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>977</t>
+          <t>1045</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-859</t>
+          <t>CR20231102-925</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, RAMONA LIZA</t>
+          <t>LAGASCA, EDDIE/ MARY GRACE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>2,917.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>363.17</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4169</t>
+          <t>4443</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>976</t>
+          <t>1045</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-858</t>
+          <t>CR20231102-925</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>SY, CHARMAIN</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>87,336.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>10,873.33</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4168</t>
+          <t>4442</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>976</t>
+          <t>1045</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-858</t>
+          <t>CR20231102-925</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>DALIPOG, JULIE ANN</t>
+          <t>CALIJA, NEHEMIAH/DULCE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>3,750.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>311.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4167</t>
+          <t>4441</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>976</t>
+          <t>1045</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-858</t>
+          <t>CR20231102-925</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>QOUICHO, JOAN</t>
+          <t>CALIJA, ANN CARLOU</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>7,466.67</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>619.73</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4166</t>
+          <t>4440</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>976</t>
+          <t>1044</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-858</t>
+          <t>CR20231102-924</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ALIBIN, NANETTE</t>
+          <t>AGUSTIN, MELINDA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>36,300.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>4,519.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4165</t>
+          <t>4439</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>976</t>
+          <t>1044</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-858</t>
+          <t>CR20231102-924</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, ROSLYN</t>
+          <t>ALCID, RITA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>8,605.00</t>
+          <t>127,167.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,071.32</t>
+          <t>10,554.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4164</t>
+          <t>4438</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>976</t>
+          <t>1044</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-858</t>
+          <t>CR20231102-924</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>NARRA, REGIE</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>3,674.33</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>457.45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4163</t>
+          <t>4437</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>975</t>
+          <t>1044</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-857</t>
+          <t>CR20231102-924</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICHOLE</t>
+          <t>TOLENTINO, NANCY</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>7,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
           <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4162</t>
+          <t>4436</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>975</t>
+          <t>1043</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-857</t>
+          <t>CR20231102-923</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>DOMINGO, JOHNSON</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>2,291.67</t>
+          <t>106,937.46</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>285.31</t>
+          <t>8,875.81</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4161</t>
+          <t>4435</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>975</t>
+          <t>1043</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-857</t>
+          <t>CR20231102-923</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CALVO, VILMA</t>
+          <t>ANCHETA, IVY CLARE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>9,333.33</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4160</t>
+          <t>4434</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>975</t>
+          <t>1043</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-857</t>
+          <t>CR20231102-923</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, REYNA</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>4,584.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>570.71</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4159</t>
+          <t>4433</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>975</t>
+          <t>1043</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-857</t>
+          <t>CR20231102-923</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>254.16</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4158</t>
+          <t>4432</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>975</t>
+          <t>1043</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-857</t>
+          <t>CR20231102-923</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>UY, MARLENE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>593.12</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4153</t>
+          <t>4431</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>973</t>
+          <t>1043</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-856</t>
+          <t>CR20231102-923</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BATAC, MARIO</t>
+          <t>SARMIENTO, MARLENE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>581.00</t>
+          <t>1,779.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4152</t>
+          <t>4430</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>973</t>
+          <t>1042</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-856</t>
+          <t>CR20231102-922</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>BATAC, MARIO</t>
+          <t>RESPICIO, LEONORA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>23,041.25</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>2,868.64</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4151</t>
+          <t>4429</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>973</t>
+          <t>1042</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-856</t>
+          <t>CR20231102-922</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>BATAC, MARIO</t>
+          <t>VENTURA, MELBA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>382.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4150</t>
+          <t>4428</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>973</t>
+          <t>1042</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-856</t>
+          <t>CR20231102-922</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>OGOY, BRENDA</t>
+          <t>GARVIDA, ROSARIO</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>24,500.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,033.50</t>
+          <t>191.23</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>