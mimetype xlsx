--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4447</t>
+          <t>5029</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-02-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1046</t>
+          <t>1185</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-926</t>
+          <t>CR20240201-1049</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>AGAG, RHYSSA VICENTE</t>
+          <t>OFIANA, FLORENCE/ABAJO, IRENE/PAREL, GERAH</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4446</t>
+          <t>5028</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-30</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1045</t>
+          <t>1184</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-925</t>
+          <t>CR20240130-1048</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ALEJANDRE, JUDY</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>208,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>3,137.40</t>
+          <t>25,896.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4445</t>
+          <t>5027</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-30</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1045</t>
+          <t>1183</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-925</t>
+          <t>CR20240130-1047</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VINZ</t>
+          <t>JOSE, ZENAIDA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>3,000.00</t>
+          <t>208,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>373.50</t>
+          <t>17,264.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4444</t>
+          <t>5026</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1045</t>
+          <t>1182</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-925</t>
+          <t>CR20240127-1046</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/ MARY GRACE</t>
+          <t>CASTRO, GEMMA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>24,583.33</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>2,040.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4443</t>
+          <t>5025</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1045</t>
+          <t>1182</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-925</t>
+          <t>CR20240127-1046</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>CASTRO, GEMMA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>24,583.33</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>2,040.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4442</t>
+          <t>5024</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>LIVED, CHARMAINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1045</t>
+          <t>1181</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-925</t>
+          <t>CR20240127-1045</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH/DULCE</t>
+          <t>YAPO, MAY ROSE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>59,418.68</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>311.25</t>
+          <t>4,931.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4441</t>
+          <t>5023</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1045</t>
+          <t>1180</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-925</t>
+          <t>CR20240127-1044</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANN CARLOU</t>
+          <t>VENTURA, ELIZA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>90,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>619.73</t>
+          <t>18,675.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4440</t>
+          <t>5022</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1044</t>
+          <t>1179</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-924</t>
+          <t>CR20240127-1043</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, MELINDA</t>
+          <t>CAROY, MIRIAM</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>36,300.00</t>
+          <t>25,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>4,519.35</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4439</t>
+          <t>5021</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1044</t>
+          <t>1179</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-924</t>
+          <t>CR20240127-1043</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ALCID, RITA</t>
+          <t>MACUGAY, CLAIRE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>127,167.00</t>
+          <t>60,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>10,554.86</t>
+          <t>12,450.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4438</t>
+          <t>5020</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1044</t>
+          <t>1179</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-924</t>
+          <t>CR20240127-1043</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>SERRANO, FROILAN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>3,674.33</t>
+          <t>144,500.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>457.45</t>
+          <t>17,990.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4437</t>
+          <t>5019</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1044</t>
+          <t>1179</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-924</t>
+          <t>CR20240127-1043</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, NANCY</t>
+          <t>MASALLO, JEFFERSON</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>39,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>8,092.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4436</t>
+          <t>5018</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1043</t>
+          <t>1179</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-923</t>
+          <t>CR20240127-1043</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, JOHNSON</t>
+          <t>FIURACION, JOZEN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>106,937.46</t>
+          <t>42,045.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>8,875.81</t>
+          <t>8,724.34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4435</t>
+          <t>5017</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1043</t>
+          <t>1179</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-923</t>
+          <t>CR20240127-1043</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLARE</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>42,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>101.68</t>
+          <t>8,715.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4434</t>
+          <t>5016</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1043</t>
+          <t>1178</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-923</t>
+          <t>CR20240127-1042</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>BOLOMPO, JOMELYN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>35,700.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>1,481.55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4433</t>
+          <t>5015</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1043</t>
+          <t>1178</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-923</t>
+          <t>CR20240127-1042</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>PALAFOX, CRISANTO</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>285,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>11,827.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4432</t>
+          <t>5014</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1043</t>
+          <t>1178</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-923</t>
+          <t>CR20240127-1042</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>UY, MARLENE</t>
+          <t>PALAFOX, CRISANTO</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4431</t>
+          <t>5013</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1043</t>
+          <t>1177</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-923</t>
+          <t>CR20240127-1041</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>SARMIENTO, MARLENE</t>
+          <t>ESTAVILLO, SHARON</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>134,375.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,779.31</t>
+          <t>22,306.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4430</t>
+          <t>5012</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1042</t>
+          <t>1177</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-922</t>
+          <t>CR20240127-1041</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>RESPICIO, LEONORA</t>
+          <t>LAGASCA, EDDIE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>23,041.25</t>
+          <t>24,500.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,868.64</t>
+          <t>1,016.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4429</t>
+          <t>5011</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1042</t>
+          <t>1177</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-922</t>
+          <t>CR20240127-1041</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>VENTURA, MELBA</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>24,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>382.49</t>
+          <t>1,016.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4428</t>
+          <t>5010</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1042</t>
+          <t>1177</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-922</t>
+          <t>CR20240127-1041</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ROSARIO</t>
+          <t>CALIJA, NEHEMIAH/DULCE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>18,750.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>191.23</t>
+          <t>778.13</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>