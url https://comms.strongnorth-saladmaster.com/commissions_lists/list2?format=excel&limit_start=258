--- v0 (2026-03-01)
+++ v1 (2026-04-27)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4149</t>
+          <t>4427</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>973</t>
+          <t>1042</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-856</t>
+          <t>CR20231102-922</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>MALACAS, GREGORIO</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>1,186.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4148</t>
+          <t>4426</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYN KATE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>972</t>
+          <t>1042</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-855</t>
+          <t>CR20231102-922</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYN KATE</t>
+          <t>CADAVONA, JULIET</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>8,715.00</t>
+          <t>382.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4147</t>
+          <t>4425</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>971</t>
+          <t>1042</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-854</t>
+          <t>CR20231102-922</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, CHRISTINA</t>
+          <t>RIVERAL, REX VINCENT</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>1,549.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4146</t>
+          <t>4419</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>970</t>
+          <t>1040</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-853</t>
+          <t>CR20231102-921</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, CHRISTINA</t>
+          <t>YUSON, KEITH NICO</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>4,900.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4145</t>
+          <t>4418</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>970</t>
+          <t>1040</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-853</t>
+          <t>CR20231102-921</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>VILLAFLOR, HARISON</t>
+          <t>DOMINGO, JOHNSON</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>14,875.00</t>
+          <t>106,937.46</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,851.94</t>
+          <t>4,437.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4144</t>
+          <t>4417</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>970</t>
+          <t>1040</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-853</t>
+          <t>CR20231102-921</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLARE</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4143</t>
+          <t>4416</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>970</t>
+          <t>1039</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-853</t>
+          <t>CR20231102-920</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>CASTRO, GEMMA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>24,583.33</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>510.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4142</t>
+          <t>4415</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>970</t>
+          <t>1039</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-853</t>
+          <t>CR20231102-920</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>YAPO, MAY ROSE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>14,854.67</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>1,232.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4141</t>
+          <t>4414</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>970</t>
+          <t>1039</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-853</t>
+          <t>CR20231102-920</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>YAPO, MAY ROSE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>14,854.67</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,229.69</t>
+          <t>1,232.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4140</t>
+          <t>4413</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>969</t>
+          <t>1039</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-852</t>
+          <t>CR20231102-920</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ALCID, RITA</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>163,500.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.075</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>6,785.25</t>
+          <t>1,361.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4139</t>
+          <t>4412</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>969</t>
+          <t>1039</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-852</t>
+          <t>CR20231102-920</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>JOAQUIN, CATHERINE</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>203,000.00</t>
+          <t>28,875.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.075</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>8,424.50</t>
+          <t>1,797.47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4138</t>
+          <t>4411</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>968</t>
+          <t>1038</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-851</t>
+          <t>CR20231102-919</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, NANCY</t>
+          <t>DAGURO, ROBERT/MARIE JANE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>74,000.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>0.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>3,071.00</t>
+          <t>714.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4137</t>
+          <t>4410</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>968</t>
+          <t>1038</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-851</t>
+          <t>CR20231102-919</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, CHRISTINA</t>
+          <t>AGTANG,  ROMNICK</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>453.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4136</t>
+          <t>4409</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>968</t>
+          <t>1038</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-851</t>
+          <t>CR20231102-919</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, RENIEL</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>28,875.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>599.16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4135</t>
+          <t>4408</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>968</t>
+          <t>1038</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-851</t>
+          <t>CR20231102-919</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>RAFAEL, MARIBEL</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>11,750.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>1,462.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4134</t>
+          <t>4407</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>968</t>
+          <t>1038</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-851</t>
+          <t>CR20231102-919</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MABALO, JESUSA</t>
+          <t>RAFAEL, MARIBEL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>17,250.00</t>
+          <t>11,750.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,863.50</t>
+          <t>1,462.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4133</t>
+          <t>4406</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>968</t>
+          <t>1037</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-851</t>
+          <t>CR20231102-918</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>ONG, JOHN ERICSON</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>161,312.52</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>614.84</t>
+          <t>20,083.41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4132</t>
+          <t>4405</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>967</t>
+          <t>1036</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-850</t>
+          <t>CR20231102-917</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>VENTURA, MELBA</t>
+          <t>BAGAY, JOANE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>64,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>191.25</t>
+          <t>10,624.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4131</t>
+          <t>4404</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>967</t>
+          <t>1036</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-850</t>
+          <t>CR20231102-917</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>PALACAY, MARILYN</t>
+          <t>BAGAY, JOANE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>3,320.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4130</t>
+          <t>4403</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>967</t>
+          <t>1036</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-850</t>
+          <t>CR20231102-917</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>ABAYA, KIMBERLY</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>191.25</t>
+          <t>16,600.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>