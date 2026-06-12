--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4427</t>
+          <t>5009</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1042</t>
+          <t>1177</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-922</t>
+          <t>CR20240127-1041</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>MALACAS, GREGORIO</t>
+          <t>CALIJA, ANNE CARLOU</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>14,291.25</t>
+          <t>37,333.35</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,186.17</t>
+          <t>1,549.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4426</t>
+          <t>5008</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1042</t>
+          <t>1177</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-922</t>
+          <t>CR20240127-1041</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>PADRON, EDUARDO</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>37,625.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>382.49</t>
+          <t>1,561.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4425</t>
+          <t>5007</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1042</t>
+          <t>1176</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-922</t>
+          <t>CR20240127-1040</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>RIVERAL, REX VINCENT</t>
+          <t>SACRO, ESTRELLA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>8,400.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,549.33</t>
+          <t>1,045.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4419</t>
+          <t>5006</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1040</t>
+          <t>1176</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-921</t>
+          <t>CR20240127-1040</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>YUSON, KEITH NICO</t>
+          <t>SACRO, ESTRELLA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>8,400.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>1,045.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4418</t>
+          <t>5005</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1040</t>
+          <t>1176</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-921</t>
+          <t>CR20240127-1040</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, JOHNSON</t>
+          <t>ALEJANDRE, JUDY</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>106,937.46</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>4,437.90</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4417</t>
+          <t>5004</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1040</t>
+          <t>1176</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-921</t>
+          <t>CR20240127-1040</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>ALEJANDRE, JUDY</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4416</t>
+          <t>5003</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1039</t>
+          <t>1176</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-920</t>
+          <t>CR20240127-1040</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, GEMMA</t>
+          <t>LAGASCA, EDDIE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>24,583.33</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.025</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>510.10</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4415</t>
+          <t>5002</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1039</t>
+          <t>1176</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-920</t>
+          <t>CR20240127-1040</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>YAPO, MAY ROSE</t>
+          <t>LAGASCA, EDDIE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>14,854.67</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,232.94</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4414</t>
+          <t>5001</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1039</t>
+          <t>1175</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-920</t>
+          <t>CR20240127-1039</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>YAPO, MAY ROSE</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>14,854.67</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,232.94</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4413</t>
+          <t>5000</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1039</t>
+          <t>1175</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-920</t>
+          <t>CR20240127-1039</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>AGTANG, ROMNICK</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.075</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,361.72</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4412</t>
+          <t>4999</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1039</t>
+          <t>1175</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-920</t>
+          <t>CR20240127-1039</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>CALIJA, NEHEMIAH/DULCE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>3,750.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.075</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,797.47</t>
+          <t>311.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4411</t>
+          <t>4998</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1038</t>
+          <t>1175</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-919</t>
+          <t>CR20240127-1039</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, ROBERT/MARIE JANE</t>
+          <t>CALIJA, NEHEMIAH/DULCE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>3,750.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>714.15</t>
+          <t>311.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4410</t>
+          <t>4997</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1038</t>
+          <t>1175</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-919</t>
+          <t>CR20240127-1039</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>AGTANG,  ROMNICK</t>
+          <t>CALIJA, ANNE CARLOU</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>7,466.67</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.025</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>453.91</t>
+          <t>619.73</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4409</t>
+          <t>4996</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1038</t>
+          <t>1175</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-919</t>
+          <t>CR20240127-1039</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>CALIJA, ANNE CARLOU</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>7,466.67</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.025</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>599.16</t>
+          <t>619.73</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4408</t>
+          <t>4995</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1038</t>
+          <t>1174</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-919</t>
+          <t>CR20240127-1038</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>RAFAEL, MARIBEL</t>
+          <t>DELA CRUZ, ROMIN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>11,750.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,462.88</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4407</t>
+          <t>4994</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1038</t>
+          <t>1174</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-919</t>
+          <t>CR20240127-1038</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>RAFAEL, MARIBEL</t>
+          <t>DELA CRUZ, ROMIN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>11,750.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,462.88</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4406</t>
+          <t>4993</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1037</t>
+          <t>1174</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-918</t>
+          <t>CR20240127-1038</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ONG, JOHN ERICSON</t>
+          <t>LORENZO, CHELLO</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>161,312.52</t>
+          <t>8,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>20,083.41</t>
+          <t>1,411.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4405</t>
+          <t>4992</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1036</t>
+          <t>1173</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-917</t>
+          <t>CR20240127-1037</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>BAGAY, JOANE</t>
+          <t>LORENZO, CHELLO</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>64,000.00</t>
+          <t>8,500.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>10,624.00</t>
+          <t>1,411.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4404</t>
+          <t>4991</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1036</t>
+          <t>1173</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-917</t>
+          <t>CR20240127-1037</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>BAGAY, JOANE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>83,750.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>3,320.00</t>
+          <t>13,902.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4403</t>
+          <t>4990</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-11-02</t>
+          <t>2024-01-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1036</t>
+          <t>1173</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20231102-917</t>
+          <t>CR20240127-1037</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ABAYA, KIMBERLY</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>16,600.00</t>
+          <t>2,324.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>