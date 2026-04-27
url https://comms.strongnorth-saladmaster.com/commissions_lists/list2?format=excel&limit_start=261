--- v0 (2026-03-01)
+++ v1 (2026-04-27)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4089</t>
+          <t>4362</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>959</t>
+          <t>1025</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-842</t>
+          <t>CR20230927-906</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>SANTOS, IRIS RAE</t>
+          <t>PADRON, EDUARDO</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>74,000.00</t>
+          <t>7,525.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>9,213.00</t>
+          <t>624.58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4088</t>
+          <t>4361</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>958</t>
+          <t>1024</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-841</t>
+          <t>CR20230927-905</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>AGTANG, ROMNICK</t>
+          <t>ALOG, STACEY</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>6,416.67</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>453.91</t>
+          <t>798.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4087</t>
+          <t>4360</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>958</t>
+          <t>1024</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-841</t>
+          <t>CR20230927-905</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>ALOG, STACEY</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>33,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>599.16</t>
+          <t>4,108.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4086</t>
+          <t>4359</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>958</t>
+          <t>1024</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-841</t>
+          <t>CR20230927-905</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>RAFAEL, MARIBEL</t>
+          <t>OGOY, BRENDA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>23,500.00</t>
+          <t>17,850.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,925.75</t>
+          <t>1,481.55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4085</t>
+          <t>4358</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>958</t>
+          <t>1024</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-841</t>
+          <t>CR20230927-905</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>MARTINEZ, JOY</t>
+          <t>CUNANA, REIA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>58,995.00</t>
+          <t>11,500.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>7,344.88</t>
+          <t>1,431.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4084</t>
+          <t>4357</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>958</t>
+          <t>1024</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-841</t>
+          <t>CR20230927-905</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>MAGDADARO, JAY ANN/GEOMAR</t>
+          <t>CO, CORAZON</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>132,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>16,434.00</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4083</t>
+          <t>4356</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>958</t>
+          <t>1023</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-841</t>
+          <t>CR20230927-904</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>MAGDADARO, JAY ANN/GEOMAR</t>
+          <t>SORIANO, DELIA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>33,000.00</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>4,108.50</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4082</t>
+          <t>4355</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>957</t>
+          <t>1023</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-840</t>
+          <t>CR20230927-904</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ALBANO, AILEEN</t>
+          <t>SERVITO, LOURDES</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.025</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,743.00</t>
+          <t>879.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4081</t>
+          <t>4354</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>957</t>
+          <t>1023</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-840</t>
+          <t>CR20230927-904</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDUARDO/EDILBERTA</t>
+          <t>DE VERA, MELCHOR</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>81,667.01</t>
+          <t>21,100.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.025</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,694.59</t>
+          <t>3,502.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4080</t>
+          <t>4353</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>957</t>
+          <t>1023</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-840</t>
+          <t>CR20230927-904</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ANOTONIO, JULIA GENELYN</t>
+          <t>PARAYNO, ALMA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>48,995.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,033.29</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4079</t>
+          <t>4352</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARY JANE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>956</t>
+          <t>1022</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-839</t>
+          <t>CR20230927-903</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, MARCELINA</t>
+          <t>INGAN, JANE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>74,000.00</t>
+          <t>322,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>6,142.00</t>
+          <t>13,363.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4078</t>
+          <t>4351</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARY JANE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>956</t>
+          <t>1022</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-839</t>
+          <t>CR20230927-903</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, MARCELINA</t>
+          <t>JAVIER, CECILLE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>249,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>10,333.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4077</t>
+          <t>4350</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>955</t>
+          <t>1022</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-838</t>
+          <t>CR20230927-903</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, DELIA</t>
+          <t>JAVIER, EDRALINE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>249,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>10,333.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4076</t>
+          <t>4349</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>1022</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-837</t>
+          <t>CR20230927-903</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>SORANO, DELIA</t>
+          <t>RALLOJAY, ERWIN/LORNA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>244,995.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>10,167.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4075</t>
+          <t>4348</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>1022</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-837</t>
+          <t>CR20230927-903</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, DELIA</t>
+          <t>CORPUZ, LOURDES</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>395,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>16,392.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4074</t>
+          <t>4347</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>1022</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-837</t>
+          <t>CR20230927-903</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>PARAYNO, ALMA</t>
+          <t>NAVARRO, JANICE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>249,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>10,333.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4073</t>
+          <t>4346</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>1021</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-837</t>
+          <t>CR20230927-902</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>JAVIER, JAMES LEONARD</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>13,000.00</t>
+          <t>254,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,079.00</t>
+          <t>10,541.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4072</t>
+          <t>4345</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>1021</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-837</t>
+          <t>CR20230927-902</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>LALANGAN, ROLANDO</t>
+          <t>ESPELITA, PRINCES</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>79,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>4,793.25</t>
+          <t>3,278.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4071</t>
+          <t>4344</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>1021</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-837</t>
+          <t>CR20230927-902</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>VERCELES, JEANIE</t>
+          <t>ASUNCION, ROMEL/MITZY</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,000.00</t>
+          <t>320,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>664.00</t>
+          <t>13,280.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4070</t>
+          <t>4343</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>NODORA, LENI GRACE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>953</t>
+          <t>1021</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-836</t>
+          <t>CR20230927-902</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>PALACPAC, GLENDALYN</t>
+          <t>DAMMAY, ROMAR</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>395,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>32,785.00</t>
+          <t>16,392.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>