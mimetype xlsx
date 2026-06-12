--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4362</t>
+          <t>4949</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1025</t>
+          <t>1165</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-906</t>
+          <t>CR20240126-1029</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>PADRON, EDUARDO</t>
+          <t>BALUTAN, REINA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>7,525.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>624.58</t>
+          <t>2,142.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4361</t>
+          <t>4948</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1024</t>
+          <t>1165</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-905</t>
+          <t>CR20240126-1029</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ALOG, STACEY</t>
+          <t>BALUTAN, REINA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>6,416.67</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>798.88</t>
+          <t>2,142.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4360</t>
+          <t>4947</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1024</t>
+          <t>1165</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-905</t>
+          <t>CR20240126-1029</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ALOG, STACEY</t>
+          <t>DAGURO, ROBERT</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>33,000.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>4,108.50</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4359</t>
+          <t>4946</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1024</t>
+          <t>1165</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-905</t>
+          <t>CR20240126-1029</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>OGOY, BRENDA</t>
+          <t>DAGURO, ROBERT</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>17,850.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,481.55</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4358</t>
+          <t>4945</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1024</t>
+          <t>1165</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-905</t>
+          <t>CR20240126-1029</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CUNANA, REIA</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>11,500.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,431.75</t>
+          <t>1,815.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4357</t>
+          <t>4944</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1024</t>
+          <t>1165</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-905</t>
+          <t>CR20240126-1029</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>1,815.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4356</t>
+          <t>4943</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1023</t>
+          <t>1164</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-904</t>
+          <t>CR20240126-1028</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, DELIA</t>
+          <t>BOHOLST, KRISTINE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>42,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>6,972.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4355</t>
+          <t>4942</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1023</t>
+          <t>1164</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-904</t>
+          <t>CR20240126-1028</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>SERVITO, LOURDES</t>
+          <t>BOHOLST, KRISTINE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>18,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>879.80</t>
+          <t>2,988.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4354</t>
+          <t>4941</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1023</t>
+          <t>1164</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-904</t>
+          <t>CR20240126-1028</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>DE VERA, MELCHOR</t>
+          <t>OCAMPO, MARY ANN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>21,100.00</t>
+          <t>2,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,502.60</t>
+          <t>166.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4353</t>
+          <t>4939</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1023</t>
+          <t>1162</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-904</t>
+          <t>CR20240126-1027</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>PARAYNO, ALMA</t>
+          <t>PASION, RUBEN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4352</t>
+          <t>4938</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1022</t>
+          <t>1162</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-903</t>
+          <t>CR20240126-1027</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>INGAN, JANE</t>
+          <t>PASION, RUBEN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>322,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>13,363.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4351</t>
+          <t>4937</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1022</t>
+          <t>1162</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-903</t>
+          <t>CR20240126-1027</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, CECILLE</t>
+          <t>ST WILLIAM THE HERMIT PARISH-MAGSINGAL</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>249,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>10,333.50</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4350</t>
+          <t>4936</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1022</t>
+          <t>1162</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-903</t>
+          <t>CR20240126-1027</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, EDRALINE</t>
+          <t>ST WILLIAM THE HERMIT PARISH-MAGSINGAL</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>249,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>10,333.50</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4349</t>
+          <t>4935</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1022</t>
+          <t>1162</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-903</t>
+          <t>CR20240126-1027</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>RALLOJAY, ERWIN/LORNA</t>
+          <t>ST WILLIAM THE HERMIT PARISH-MAGSINGAL</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>244,995.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>10,167.29</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4348</t>
+          <t>4934</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1022</t>
+          <t>1162</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-903</t>
+          <t>CR20240126-1027</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, LOURDES</t>
+          <t>FORMOSO, ROSLYN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>395,000.00</t>
+          <t>30,450.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>16,392.50</t>
+          <t>3,791.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4347</t>
+          <t>4933</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1022</t>
+          <t>1161</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-903</t>
+          <t>CR20240126-1026</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>NAVARRO, JANICE</t>
+          <t>EMPERADOR, IMELDA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>249,000.00</t>
+          <t>3,412.50</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>10,333.50</t>
+          <t>424.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4346</t>
+          <t>4932</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1021</t>
+          <t>1161</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-902</t>
+          <t>CR20240126-1026</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, JAMES LEONARD</t>
+          <t>EMPERADOR, IMELDA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>254,000.00</t>
+          <t>3,412.50</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>10,541.00</t>
+          <t>424.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4345</t>
+          <t>4931</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1021</t>
+          <t>1161</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-902</t>
+          <t>CR20240126-1026</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ESPELITA, PRINCES</t>
+          <t>AQUINO, MARLEO/LEA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>79,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>3,278.50</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4344</t>
+          <t>4930</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1021</t>
+          <t>1161</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-902</t>
+          <t>CR20240126-1026</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ROMEL/MITZY</t>
+          <t>AQUINO, MARLEO/LEA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>320,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>13,280.00</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4343</t>
+          <t>4929</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1021</t>
+          <t>1161</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-902</t>
+          <t>CR20240126-1026</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>DAMMAY, ROMAR</t>
+          <t>ANCHETA, DAISY</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>395,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>16,392.50</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>