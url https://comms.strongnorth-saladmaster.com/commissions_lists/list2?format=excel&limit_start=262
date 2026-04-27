--- v0 (2026-03-01)
+++ v1 (2026-04-27)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4069</t>
+          <t>4342</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>NODORA, LENI GRACE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>953</t>
+          <t>1021</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-836</t>
+          <t>CR20230927-902</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>MONTEMAYOR, KRISTEL</t>
+          <t>LLANES, JACKLYN KATE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>158,000.00</t>
+          <t>65,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>13,114.00</t>
+          <t>2,697.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4068</t>
+          <t>4341</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>NODORA, LENI GRACE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>953</t>
+          <t>1021</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-836</t>
+          <t>CR20230927-902</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, JOEBELLE</t>
+          <t>ASUNCION, JONATHAN/ETHEL</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>49,000.00</t>
+          <t>320,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>4,067.00</t>
+          <t>13,280.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4067</t>
+          <t>4340</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>NODORA, LENI GRACE</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>953</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-836</t>
+          <t>CR20230927-901</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>VERGARA, ERLITA MARLA</t>
+          <t>JAVIER, JADEN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>395,000.00</t>
+          <t>65,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>32,785.00</t>
+          <t>2,697.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4066</t>
+          <t>4339</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>952</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-835</t>
+          <t>CR20230927-901</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ALMA LUZ</t>
+          <t>CHAN, MARICEL</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>179,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>7,428.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4065</t>
+          <t>4338</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>952</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-835</t>
+          <t>CR20230927-901</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>SUNICO, SHIELA JOY</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>10,167.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4064</t>
+          <t>4337</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>952</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-835</t>
+          <t>CR20230927-901</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>RANADA, MIMI</t>
+          <t>MANANSALA, KRISTINE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>75,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,220.10</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4063</t>
+          <t>4336</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>952</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-835</t>
+          <t>CR20230927-901</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/ MARY GRACE</t>
+          <t>GARCIA, JOSE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>12,242.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4062</t>
+          <t>4335</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>951</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-834</t>
+          <t>CR20230927-901</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>RAMOS, LIEZL</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>229,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>9,503.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4061</t>
+          <t>4334</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>951</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-834</t>
+          <t>CR20230927-900</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CALIJA. NEHEMIAH</t>
+          <t>MARAPAO, JUNO</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>242,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>155.63</t>
+          <t>25,107.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4060</t>
+          <t>4333</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>951</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-834</t>
+          <t>CR20230927-900</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANN CARLOU</t>
+          <t>ZUNIGA, MARIETTA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>69,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>309.87</t>
+          <t>8,590.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4059</t>
+          <t>4332</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>951</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-834</t>
+          <t>CR20230927-900</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>PERERA, JASON</t>
+          <t>ALCID, RITA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>127,167.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,912.46</t>
+          <t>10,554.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4058</t>
+          <t>4331</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>951</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-834</t>
+          <t>CR20230927-900</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>PADRON, EDUARDO</t>
+          <t>TOLENTINO, NANCY</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>7,525.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>624.58</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4057</t>
+          <t>4330</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>951</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-834</t>
+          <t>CR20230927-900</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>314.74</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4056</t>
+          <t>4329</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>950</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-833</t>
+          <t>CR20230927-900</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>RAPACON, MA. KRISTEL</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>12,450.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4055</t>
+          <t>4328</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>950</t>
+          <t>1018</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-833</t>
+          <t>CR20230927-899</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>RAPACON, MA. KRISTEL</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>3,735.00</t>
+          <t>614.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4054</t>
+          <t>4327</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>949</t>
+          <t>1018</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-832</t>
+          <t>CR20230927-899</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>TAN, EDITH</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>33,450.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>4,164.53</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4053</t>
+          <t>4326</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>949</t>
+          <t>1018</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-832</t>
+          <t>CR20230927-899</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>TAN, EDITH</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>33,450.00</t>
+          <t>14,698.52</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>4,164.53</t>
+          <t>1,829.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4052</t>
+          <t>4325</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>949</t>
+          <t>1018</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-832</t>
+          <t>CR20230927-899</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>PE, HANILANE</t>
+          <t>UY, MARLENE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4051</t>
+          <t>4324</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>949</t>
+          <t>1018</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-832</t>
+          <t>CR20230927-899</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>BARTOLOME, SOFEL</t>
+          <t>SARMIENT, MARLENE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>19,500.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2,427.75</t>
+          <t>1,779.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4050</t>
+          <t>4323</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>949</t>
+          <t>1018</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-832</t>
+          <t>CR20230927-899</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ALBANO, AILEEN</t>
+          <t>RESPICIO, LEONORA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>23,041.25</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.125</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>8,715.00</t>
+          <t>2,868.64</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>