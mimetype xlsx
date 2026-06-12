--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4342</t>
+          <t>4928</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1021</t>
+          <t>1161</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-902</t>
+          <t>CR20240126-1026</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYN KATE</t>
+          <t>PALPAL-LATOC, APRIL JOY</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>65,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,697.50</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4341</t>
+          <t>4927</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1021</t>
+          <t>1160</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-902</t>
+          <t>CR20240126-1025</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, JONATHAN/ETHEL</t>
+          <t>PALPAL-LATOC, APRIL JOY</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>320,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>13,280.00</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4340</t>
+          <t>4926</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1020</t>
+          <t>1160</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-901</t>
+          <t>CR20240126-1025</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, JADEN</t>
+          <t>BEREDO, MARIA LEONORA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>65,000.00</t>
+          <t>7,612.50</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2,697.50</t>
+          <t>947.76</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4339</t>
+          <t>4925</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1020</t>
+          <t>1160</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-901</t>
+          <t>CR20240126-1025</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CHAN, MARICEL</t>
+          <t>BEREDO, MARIA LEONORA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>179,000.00</t>
+          <t>7,612.50</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>7,428.50</t>
+          <t>947.76</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4338</t>
+          <t>4924</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1020</t>
+          <t>1160</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-901</t>
+          <t>CR20240126-1025</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>SUNICO, SHIELA JOY</t>
+          <t>SANSANO, WILFRELYN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>10,167.50</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4337</t>
+          <t>4923</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1020</t>
+          <t>1160</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-901</t>
+          <t>CR20240126-1025</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>MANANSALA, KRISTINE</t>
+          <t>SANSANO, WILFRELYN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4336</t>
+          <t>4922</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1020</t>
+          <t>1160</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-901</t>
+          <t>CR20240126-1025</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, JOSE</t>
+          <t>SORIANO, RAMONA LIZA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>2,917.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>12,242.50</t>
+          <t>363.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4335</t>
+          <t>4921</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (OV)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1020</t>
+          <t>1159</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-901</t>
+          <t>CR20240126-1024</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, LIEZL</t>
+          <t>SORIANO, RAMONA LIZA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>229,000.00</t>
+          <t>2,917.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>9,503.50</t>
+          <t>363.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4334</t>
+          <t>4920</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>1159</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-900</t>
+          <t>CR20240126-1024</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>MARAPAO, JUNO</t>
+          <t>SY, CHARMAIN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>242,000.00</t>
+          <t>10,584.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>25,107.50</t>
+          <t>1,317.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4333</t>
+          <t>4919</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>1159</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-900</t>
+          <t>CR20240126-1024</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ZUNIGA, MARIETTA</t>
+          <t>SY, CHARMAIN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>69,000.00</t>
+          <t>10,584.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>8,590.50</t>
+          <t>1,317.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4332</t>
+          <t>4918</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>1159</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-900</t>
+          <t>CR20240126-1024</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ALCID, RITA</t>
+          <t>DALIPOG, JULIE ANN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>127,167.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>10,554.86</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4331</t>
+          <t>4917</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>1159</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-900</t>
+          <t>CR20240126-1024</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, NANCY</t>
+          <t>QUIOCHO, JOAN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4330</t>
+          <t>4916</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>1159</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-900</t>
+          <t>CR20240126-1024</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>QUIOCHO, JOAN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>2,450.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>101.68</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4329</t>
+          <t>4915</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>1158</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-900</t>
+          <t>CR20240126-1023</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>ALIBIN, NANETTE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4328</t>
+          <t>4914</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1018</t>
+          <t>1158</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-899</t>
+          <t>CR20240126-1023</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>ALIBIN, NANETTE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>614.84</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4327</t>
+          <t>4913</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1018</t>
+          <t>1158</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-899</t>
+          <t>CR20240126-1023</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>FORMOSO, ROSLYN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>8,605.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,071.32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4326</t>
+          <t>4912</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1018</t>
+          <t>1158</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-899</t>
+          <t>CR20240126-1023</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>FORMOSO, ROSLYN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>14,698.52</t>
+          <t>8,605.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,829.97</t>
+          <t>1,071.32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4325</t>
+          <t>4911</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1018</t>
+          <t>1158</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-899</t>
+          <t>CR20240126-1023</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>UY, MARLENE</t>
+          <t>NARRA, REGGIE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4324</t>
+          <t>4910</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1018</t>
+          <t>1158</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-899</t>
+          <t>CR20240126-1023</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>SARMIENT, MARLENE</t>
+          <t>GUILLERMO, NICOLE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,779.31</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4323</t>
+          <t>4909</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1018</t>
+          <t>1157</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-899</t>
+          <t>CR20240126-1022</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>RESPICIO, LEONORA</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>23,041.25</t>
+          <t>2,291.67</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,868.64</t>
+          <t>285.31</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>