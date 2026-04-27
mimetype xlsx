--- v0 (2026-03-01)
+++ v1 (2026-04-27)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4006</t>
+          <t>4282</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>937</t>
+          <t>1007</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-821</t>
+          <t>CR20230927-889</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CUNANAN, REIA</t>
+          <t>CASTRO, GEMMA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>11,500.00</t>
+          <t>147,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,431.75</t>
+          <t>12,242.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4005</t>
+          <t>4281</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>937</t>
+          <t>1006</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-821</t>
+          <t>CR20230927-888</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>EMPERADOR, IMELDA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>41,925.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>5,219.66</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4004</t>
+          <t>4280</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>937</t>
+          <t>1006</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-821</t>
+          <t>CR20230927-888</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>AQUINO, MARLEO/LEA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4003</t>
+          <t>4279</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>936</t>
+          <t>1006</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-820</t>
+          <t>CR20230927-888</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>AQUINO, MARLEO/LEA</t>
+          <t>ANCHETA, DAISY</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>28,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,486.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4002</t>
+          <t>4278</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>936</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-820</t>
+          <t>CR20230927-887</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>AQUINO, MARELEO/LEA</t>
+          <t>PALPAL-LATOC, APRIL JOY</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4001</t>
+          <t>4277</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>936</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-820</t>
+          <t>CR20230927-887</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>AQUINO, HONEY GIRL</t>
+          <t>BEREDO, MA LEONORA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>17,500.00</t>
+          <t>7,612.50</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,178.75</t>
+          <t>947.76</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>4276</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-819</t>
+          <t>CR20230927-887</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, DAISY</t>
+          <t>CLARO, MA HAZEL</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3999</t>
+          <t>4275</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-819</t>
+          <t>CR20230927-887</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>PALPALLATOC, APRIL JOY</t>
+          <t>LEGAMIA, JUSTINE CLARISSE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3998</t>
+          <t>4274</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-819</t>
+          <t>CR20230927-887</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BEREDO, MARIA LEONORA</t>
+          <t>SANSANO, WILFRELYN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>7,612.50</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>947.76</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3997</t>
+          <t>4273</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-819</t>
+          <t>CR20230927-887</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CLARO, HAZEL</t>
+          <t>SORIANO, RAMONA LIZA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>2,917.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>363.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3996</t>
+          <t>4272</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-819</t>
+          <t>CR20230927-886</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>LEGAMIA, JUSTINECLARISE</t>
+          <t>SY, CHARMAIN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>10,584.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>1,317.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3995</t>
+          <t>4271</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-819</t>
+          <t>CR20230927-886</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>SANSANO, WILFRELYN</t>
+          <t>DALIPOG, JULIE ANN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>25,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3994</t>
+          <t>4270</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>934</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-818</t>
+          <t>CR20230927-886</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, RAMONA LIZA</t>
+          <t>QUIOCHO, JOAN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>2,917.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>363.17</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3993</t>
+          <t>4269</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>934</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-818</t>
+          <t>CR20230927-886</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>DALIPOG, JULIE ANN</t>
+          <t>ALIBIN, NANETTE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3992</t>
+          <t>4268</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>934</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-818</t>
+          <t>CR20230927-886</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>QUIOCHO, JOAN</t>
+          <t>FORMOSO, ROSLYN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>8,605.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>1,071.32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3991</t>
+          <t>4267</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>934</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-818</t>
+          <t>CR20230927-886</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ALIBIN, NANETTE</t>
+          <t>NARRA, REGIE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>4,900.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
           <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3990</t>
+          <t>4266</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>934</t>
+          <t>1003</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-818</t>
+          <t>CR20230927-885</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, ROSLYN</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>8,605.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,071.32</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3989</t>
+          <t>4265</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>934</t>
+          <t>1003</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-818</t>
+          <t>CR20230927-885</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>NARRA, REGIE</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,291.67</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>285.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3988</t>
+          <t>4264</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>1003</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-817</t>
+          <t>CR20230927-885</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICHOLE</t>
+          <t>CALVO, VILMA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>71,000.00</t>
+          <t>9,333.33</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>8,839.50</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3987</t>
+          <t>4263</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>1003</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-817</t>
+          <t>CR20230927-885</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CANARILLO, DARLYN</t>
+          <t>VILLANUEVA, REYNA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>2,291.67</t>
+          <t>4,584.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>285.31</t>
+          <t>570.71</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>