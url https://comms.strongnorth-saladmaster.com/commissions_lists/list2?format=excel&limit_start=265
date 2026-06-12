--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4282</t>
+          <t>4868</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARIE JANE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>1007</t>
+          <t>1150</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-889</t>
+          <t>CR20240126-1015</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, GEMMA</t>
+          <t>CO, CORAZON</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>147,500.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>12,242.50</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4281</t>
+          <t>4867</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>1006</t>
+          <t>1149</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-888</t>
+          <t>CR20240126-1014</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>EMPERADOR, IMELDA</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>41,925.00</t>
+          <t>134,375.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>5,219.66</t>
+          <t>11,153.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4280</t>
+          <t>4866</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>1006</t>
+          <t>1149</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-888</t>
+          <t>CR20240126-1014</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>AQUINO, MARLEO/LEA</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4279</t>
+          <t>4865</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>1006</t>
+          <t>1149</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-888</t>
+          <t>CR20240126-1014</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, DAISY</t>
+          <t>LOMIBAO, MARILYN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>7,950.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4278</t>
+          <t>4864</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>1149</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-887</t>
+          <t>CR20240126-1014</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>PALPAL-LATOC, APRIL JOY</t>
+          <t>DE VERA, PHOEBIE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>68,900.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>5,718.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4277</t>
+          <t>4863</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>1148</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-887</t>
+          <t>CR20240126-1013</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>BEREDO, MA LEONORA</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>7,612.50</t>
+          <t>134,375.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>947.76</t>
+          <t>5,576.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4276</t>
+          <t>4862</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>1148</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-887</t>
+          <t>CR20240126-1013</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CLARO, MA HAZEL</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4275</t>
+          <t>4861</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>1148</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-887</t>
+          <t>CR20240126-1013</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>LEGAMIA, JUSTINE CLARISSE</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4274</t>
+          <t>4860</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>1148</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-887</t>
+          <t>CR20240126-1013</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>SANSANO, WILFRELYN</t>
+          <t>LOMIBAO, MARILYN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>7,950.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4273</t>
+          <t>4859</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>1147</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-887</t>
+          <t>CR20240126-1012</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, RAMONA LIZA</t>
+          <t>DE VERA, FHOEBIE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>2,917.00</t>
+          <t>68,900.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>363.17</t>
+          <t>5,718.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4272</t>
+          <t>4858</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>1004</t>
+          <t>1147</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-886</t>
+          <t>CR20240126-1012</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>SY, CHARMAIN</t>
+          <t>SERVITO, LOURDES</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>10,584.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,317.71</t>
+          <t>879.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4271</t>
+          <t>4857</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>1004</t>
+          <t>1147</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-886</t>
+          <t>CR20240126-1012</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DALIPOG, JULIE ANN</t>
+          <t>DE VERA, MELCHOR</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>2,300.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>381.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4270</t>
+          <t>4856</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>1004</t>
+          <t>1147</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-886</t>
+          <t>CR20240126-1012</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>QUIOCHO, JOAN</t>
+          <t>DE VERA, MELCHOR</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>2,300.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>381.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4269</t>
+          <t>4855</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>1004</t>
+          <t>1147</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-886</t>
+          <t>CR20240126-1012</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ALIBIN, NANETTE</t>
+          <t>PARAYNO, ALMA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>4,800.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>796.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4268</t>
+          <t>4854</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>1004</t>
+          <t>1147</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-886</t>
+          <t>CR20240126-1012</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, ROSLYN</t>
+          <t>PARAYNO, ALMA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>8,605.00</t>
+          <t>4,800.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,071.32</t>
+          <t>796.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4267</t>
+          <t>4853</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>1004</t>
+          <t>1146</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-886</t>
+          <t>CR20240126-1011</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>NARRA, REGIE</t>
+          <t>ARIBBAY, MEROSE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>2,723.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4266</t>
+          <t>4852</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>1003</t>
+          <t>1145</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-885</t>
+          <t>CR20240126-1010</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICHOLE</t>
+          <t>TAN, EDITH</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>13,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>1,618.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4265</t>
+          <t>4851</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>1003</t>
+          <t>1145</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-885</t>
+          <t>CR20240126-1010</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>TAN, EDITH</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,291.67</t>
+          <t>13,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>285.31</t>
+          <t>1,618.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4264</t>
+          <t>4850</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>1003</t>
+          <t>1145</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-885</t>
+          <t>CR20240126-1010</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CALVO, VILMA</t>
+          <t>PE, HANILAINE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>9,333.33</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4263</t>
+          <t>4849</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>1003</t>
+          <t>1145</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-885</t>
+          <t>CR20240126-1010</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, REYNA</t>
+          <t>PE, HANILAINE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,584.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>570.71</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>