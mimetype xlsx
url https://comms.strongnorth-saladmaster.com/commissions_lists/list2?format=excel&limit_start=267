--- v0 (2026-03-01)
+++ v1 (2026-04-27)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3966</t>
+          <t>4242</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>927</t>
+          <t>996</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-811</t>
+          <t>CR20230907-878</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>PALACAY, MARILYN</t>
+          <t>CAROY, MIRIAM</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3965</t>
+          <t>4241</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>927</t>
+          <t>996</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-811</t>
+          <t>CR20230907-878</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>SERRANO, FROILAN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>95,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>191.25</t>
+          <t>7,885.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3964</t>
+          <t>4232</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>927</t>
+          <t>992</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-811</t>
+          <t>CR20230907-874</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>RIVERAL, REX VINCENT</t>
+          <t>YUSON, KEITH NICO</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>774.67</t>
+          <t>3,137.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3963</t>
+          <t>4231</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>927</t>
+          <t>992</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-811</t>
+          <t>CR20230907-874</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>DEGALA, RICHARD</t>
+          <t>REANTILLO, CAROLYN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>23,041.38</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>956.22</t>
+          <t>2,091.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3962</t>
+          <t>4230</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>927</t>
+          <t>992</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-811</t>
+          <t>CR20230907-874</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>MALACAS, GREGORIO</t>
+          <t>REANTILLO, CAROLYN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>14,291.25</t>
+          <t>58,800.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>593.09</t>
+          <t>4,880.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3961</t>
+          <t>4229</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>927</t>
+          <t>992</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-811</t>
+          <t>CR20230907-874</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>BAGAMASPAD, CAROLYN</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3960</t>
+          <t>4228</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>926</t>
+          <t>992</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-810</t>
+          <t>CR20230907-874</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DAHILIG, MAEBELE</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>10,208.13</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>847.27</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3959</t>
+          <t>4227</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>926</t>
+          <t>992</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-810</t>
+          <t>CR20230907-874</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3958</t>
+          <t>4196</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>926</t>
+          <t>983</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-810</t>
+          <t>CR20230907-865</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>PEREZ, MAVERICK/SAMANTHA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>7,250.00</t>
+          <t>233,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.24</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>902.63</t>
+          <t>46,413.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3957</t>
+          <t>4195</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>926</t>
+          <t>983</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-810</t>
+          <t>CR20230907-865</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>4,208.33</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>523.94</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3956</t>
+          <t>4194</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>926</t>
+          <t>982</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-810</t>
+          <t>CR20230927-864</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, GIRLIE</t>
+          <t>FERMIN, LALAINE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>22,166.66</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>3,679.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3955</t>
+          <t>4193</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>926</t>
+          <t>982</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-810</t>
+          <t>CR20230927-864</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>FERMIN LALAINE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>3,666.25</t>
+          <t>22,166.66</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>456.45</t>
+          <t>3,679.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3954</t>
+          <t>4192</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>925</t>
+          <t>982</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-809</t>
+          <t>CR20230927-864</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ALMA LUZ</t>
+          <t>SUNIO, MARITES</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>8,300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3953</t>
+          <t>4191</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>924</t>
+          <t>982</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-808</t>
+          <t>CR20230927-864</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ALMA LUZ</t>
+          <t>TACATA, FLORACEL</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>17,908.33</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>3,137.40</t>
+          <t>2,972.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3952</t>
+          <t>4190</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>924</t>
+          <t>982</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-808</t>
+          <t>CR20230927-864</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>ORGANO, DELICIA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,041.46</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>0.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>84.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3951</t>
+          <t>4189</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>924</t>
+          <t>982</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-808</t>
+          <t>CR20230927-864</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>0.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3950</t>
+          <t>4188</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>RAMOS, MA. EDITHA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>924</t>
+          <t>981</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-808</t>
+          <t>CR20230927-863</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>FERNANDEZ, JANIROSE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>16,392.00</t>
+          <t>112,333.32</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2,040.80</t>
+          <t>9,323.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3949</t>
+          <t>4187</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>RAMOS, MA. EDITHA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>924</t>
+          <t>981</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-808</t>
+          <t>CR20230927-863</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>RANADA, MIMI</t>
+          <t>RAMOS, KAE DEE ANN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>10,336.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>1,286.83</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3948</t>
+          <t>4186</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>Sanchez, Maricris</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>924</t>
+          <t>980</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-808</t>
+          <t>CR20230927-862</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE</t>
+          <t>ULANDAY, JUDILITO</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>36,868.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>4,590.07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3947</t>
+          <t>4185</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>Sanchez, Maricris</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>923</t>
+          <t>980</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-807</t>
+          <t>CR20230927-862</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>PURISIMA, MAX</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>23,332.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>2,904.83</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>