--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4242</t>
+          <t>4828</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>996</t>
+          <t>1141</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-878</t>
+          <t>CR20240126-1006</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>SARMIENTO, MARLENE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>1,779.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4241</t>
+          <t>4827</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>996</t>
+          <t>1141</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-878</t>
+          <t>CR20240126-1006</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>SERRANO, FROILAN</t>
+          <t>SARMIENTO, MARLENE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>95,000.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>7,885.00</t>
+          <t>1,779.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4232</t>
+          <t>4826</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>1141</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-874</t>
+          <t>CR20240126-1006</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>YUSON, KEITH NICO</t>
+          <t>RESPICIO, LEONORA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>23,041.25</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,137.40</t>
+          <t>2,868.64</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4231</t>
+          <t>4825</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>1141</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-874</t>
+          <t>CR20240126-1006</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>REANTILLO, CAROLYN</t>
+          <t>VENTURA, MELBA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,091.60</t>
+          <t>382.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4230</t>
+          <t>4824</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>1141</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-874</t>
+          <t>CR20240126-1006</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>REANTILLO, CAROLYN</t>
+          <t>VENTURA, MELBA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>58,800.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>4,880.40</t>
+          <t>382.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4229</t>
+          <t>4823</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>1141</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-874</t>
+          <t>CR20240126-1006</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>MALACAS, GREGORIO</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>1,186.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4228</t>
+          <t>4822</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>1140</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-874</t>
+          <t>CR20240126-1005</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>RAMOS, CRISTINA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4227</t>
+          <t>4821</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>1140</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-874</t>
+          <t>CR20240126-1005</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>RAMOS, CRISTINA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4196</t>
+          <t>4820</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>983</t>
+          <t>1140</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-865</t>
+          <t>CR20240126-1005</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>PEREZ, MAVERICK/SAMANTHA</t>
+          <t>RAZOTE, RENIEL</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>233,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.24</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>46,413.60</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4195</t>
+          <t>4819</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>983</t>
+          <t>1140</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-865</t>
+          <t>CR20240126-1005</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>RAZOTE, RENIEL</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4194</t>
+          <t>4818</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>982</t>
+          <t>1140</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-864</t>
+          <t>CR20240126-1005</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>FERMIN, LALAINE</t>
+          <t>BONNAO, JOYCE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>22,166.66</t>
+          <t>39,375.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>3,679.67</t>
+          <t>6,536.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4193</t>
+          <t>4817</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>982</t>
+          <t>1139</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-864</t>
+          <t>CR20240126-1004</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>FERMIN LALAINE</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>22,166.66</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>3,679.67</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4192</t>
+          <t>4816</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>982</t>
+          <t>1139</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-864</t>
+          <t>CR20240126-1004</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>SUNIO, MARITES</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>8,300.00</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4191</t>
+          <t>4815</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>982</t>
+          <t>1139</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-864</t>
+          <t>CR20240126-1004</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FLORACEL</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>17,908.33</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,972.78</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4190</t>
+          <t>4814</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>982</t>
+          <t>1139</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-864</t>
+          <t>CR20240126-1004</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>84.72</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4189</t>
+          <t>4813</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>982</t>
+          <t>1139</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-864</t>
+          <t>CR20240126-1004</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>MABALO, JESUSA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>17,250.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>296.56</t>
+          <t>2,863.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4188</t>
+          <t>4812</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MA. EDITHA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>981</t>
+          <t>1139</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-863</t>
+          <t>CR20240126-1004</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JANIROSE</t>
+          <t>MABALO, JESUSA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>112,333.32</t>
+          <t>17,250.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>9,323.67</t>
+          <t>2,863.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4187</t>
+          <t>4811</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MA. EDITHA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>981</t>
+          <t>1138</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-863</t>
+          <t>CR20240126-1003</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, KAE DEE ANN</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>10,336.00</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,286.83</t>
+          <t>614.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4186</t>
+          <t>4810</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>Sanchez, Maricris</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>980</t>
+          <t>1138</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-862</t>
+          <t>CR20240126-1003</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ULANDAY, JUDILITO</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>36,868.00</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>4,590.07</t>
+          <t>614.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4185</t>
+          <t>4809</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>Sanchez, Maricris</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>980</t>
+          <t>1138</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-862</t>
+          <t>CR20240126-1003</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>PURISIMA, MAX</t>
+          <t>VENTURA, MELBA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>23,332.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,904.83</t>
+          <t>191.25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>