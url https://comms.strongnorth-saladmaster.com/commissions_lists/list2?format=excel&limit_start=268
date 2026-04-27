--- v0 (2026-03-01)
+++ v1 (2026-04-27)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3946</t>
+          <t>4184</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>Sanchez, Maricris</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>923</t>
+          <t>980</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-807</t>
+          <t>CR20230927-862</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH</t>
+          <t>SOMERA, HELEN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>9,215.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>155.63</t>
+          <t>1,147.27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3945</t>
+          <t>4183</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>Sanchez, Maricris</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>923</t>
+          <t>980</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-807</t>
+          <t>CR20230927-862</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANN CARLOU</t>
+          <t>SOMERA, HELEN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>9,217.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>309.87</t>
+          <t>1,147.52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3944</t>
+          <t>4182</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>923</t>
+          <t>979</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-807</t>
+          <t>CR20230927-861</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>PADRON, EDUARDO</t>
+          <t>INOVEJAS, MARINO/NICOLASA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>7,525.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>624.58</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3943</t>
+          <t>4181</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>923</t>
+          <t>979</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-807</t>
+          <t>CR20230927-861</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>INOVEJAS, MARINO/NICOLASA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>314.74</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3942</t>
+          <t>4180</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>923</t>
+          <t>979</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-807</t>
+          <t>CR20230927-861</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>MUNIO, ROLLY/BEN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>10,033.33</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>314.74</t>
+          <t>832.77</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3941</t>
+          <t>4179</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>SIMON, NELIA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>979</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-806</t>
+          <t>CR20230927-861</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JANIROSE</t>
+          <t>MUNIO, ROLLY/BEN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>10,033.33</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,142.44</t>
+          <t>832.77</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3940</t>
+          <t>4178</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>978</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-806</t>
+          <t>CR20230927-860</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>YAP, KATRINA</t>
+          <t>AQUINO, MARLEO/LEA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>9,215.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>764.85</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3939</t>
+          <t>4177</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>978</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-806</t>
+          <t>CR20230927-860</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>YAP, KATRINA</t>
+          <t>AQUINO, HONEY GIRL</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>9,215.00</t>
+          <t>17,500.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>764.85</t>
+          <t>2,178.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3938</t>
+          <t>4176</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>978</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-806</t>
+          <t>CR20230927-860</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>DE PERALTA, GRETCHEN</t>
+          <t>ANCHETA, DAISY</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>4,781.15</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3937</t>
+          <t>4175</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>977</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-806</t>
+          <t>CR20230927-859</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>SUMABAT, RONA</t>
+          <t>PALPAL-LATOC, APRIL JOY</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>445,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.29</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>107,111.50</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3936</t>
+          <t>4174</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>977</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-805</t>
+          <t>CR20230927-859</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>MUNIO,  ROLLY</t>
+          <t>BEREDO, MA. LEONORA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>10,033.33</t>
+          <t>7,612.50</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>416.38</t>
+          <t>947.76</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3935</t>
+          <t>4173</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>977</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-805</t>
+          <t>CR20230927-859</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>INOVEJAS, MARINO</t>
+          <t>CLARO, MA. HAZEL ANN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>435.75</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3934</t>
+          <t>4172</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>977</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-805</t>
+          <t>CR20230927-859</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, JOSE</t>
+          <t>LEGAMIA, JUSTINE CLARISSE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>104,311.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>12,986.72</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3933</t>
+          <t>4171</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>977</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-805</t>
+          <t>CR20230927-859</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, JOSE</t>
+          <t>SANSANO, WILFRELYN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>11,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,369.50</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3932</t>
+          <t>4170</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>977</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-805</t>
+          <t>CR20230927-859</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, JOSE</t>
+          <t>SORIANO, RAMONA LIZA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>63,352.00</t>
+          <t>2,917.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>7,887.32</t>
+          <t>363.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3931</t>
+          <t>4169</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>976</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-805</t>
+          <t>CR20230907-858</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>SY, CHARMAIN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>3,908.09</t>
+          <t>87,336.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>162.19</t>
+          <t>10,873.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3930</t>
+          <t>4168</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>976</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-804</t>
+          <t>CR20230907-858</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>DALIPOG, JULIE ANN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>10,442.00</t>
+          <t>25,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>866.69</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3929</t>
+          <t>4167</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>976</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-804</t>
+          <t>CR20230907-858</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, GLADYS</t>
+          <t>QOUICHO, JOAN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,372.37</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3928</t>
+          <t>4166</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>976</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-804</t>
+          <t>CR20230907-858</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>ALIBIN, NANETTE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>191.25</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3927</t>
+          <t>4165</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>976</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-804</t>
+          <t>CR20230907-858</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND</t>
+          <t>FORMOSO, ROSLYN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>8,605.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>774.67</t>
+          <t>1,071.32</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>