--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4184</t>
+          <t>4808</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>Sanchez, Maricris</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>980</t>
+          <t>1138</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-862</t>
+          <t>CR20240126-1003</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>SOMERA, HELEN</t>
+          <t>VENTURA, MELBA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>9,215.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,147.27</t>
+          <t>191.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4183</t>
+          <t>4807</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>Sanchez, Maricris</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>980</t>
+          <t>1138</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-862</t>
+          <t>CR20240126-1003</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>SOMERA, HELEN</t>
+          <t>PALACAY, MARILYN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>9,217.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,147.52</t>
+          <t>382.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4182</t>
+          <t>4806</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>979</t>
+          <t>1138</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-861</t>
+          <t>CR20240126-1003</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>INOVEJAS, MARINO/NICOLASA</t>
+          <t>MALACAS, GREGORIO</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>593.09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4181</t>
+          <t>4805</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>979</t>
+          <t>1137</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-861</t>
+          <t>CR20240126-1002</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>INOVEJAS, MARINO/NICOLASA</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4180</t>
+          <t>4804</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>979</t>
+          <t>1137</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-861</t>
+          <t>CR20240126-1002</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>MUNIO, ROLLY/BEN</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>10,033.33</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>832.77</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4179</t>
+          <t>4803</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>SIMON, NELIA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>979</t>
+          <t>1137</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-861</t>
+          <t>CR20240126-1002</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>MUNIO, ROLLY/BEN</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,033.33</t>
+          <t>4,208.33</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>832.77</t>
+          <t>523.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4178</t>
+          <t>4802</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>978</t>
+          <t>1137</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-860</t>
+          <t>CR20240126-1002</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>AQUINO, MARLEO/LEA</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>4,208.33</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>523.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4177</t>
+          <t>4801</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>978</t>
+          <t>1137</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-860</t>
+          <t>CR20240126-1002</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>AQUINO, HONEY GIRL</t>
+          <t>ESPIRITU, GERLIE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>17,500.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,178.75</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4176</t>
+          <t>4800</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>978</t>
+          <t>1137</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-860</t>
+          <t>CR20240126-1002</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, DAISY</t>
+          <t>ESPIRITU, GERLIE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4175</t>
+          <t>4799</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>977</t>
+          <t>1136</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-859</t>
+          <t>CR20240126-1001</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>PALPAL-LATOC, APRIL JOY</t>
+          <t>CRISTOBAL, CATHERINE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4174</t>
+          <t>4798</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>977</t>
+          <t>1136</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-859</t>
+          <t>CR20240126-1001</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>BEREDO, MA. LEONORA</t>
+          <t>CASTRO, GEMMA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>7,612.50</t>
+          <t>49,166.66</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>947.76</t>
+          <t>1,020.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4173</t>
+          <t>4797</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>977</t>
+          <t>1136</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-859</t>
+          <t>CR20240126-1001</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CLARO, MA. HAZEL ANN</t>
+          <t>YAPO, MAY ROSE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>14,854.67</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>1,232.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4172</t>
+          <t>4796</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>977</t>
+          <t>1136</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-859</t>
+          <t>CR20240126-1001</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>LEGAMIA, JUSTINE CLARISSE</t>
+          <t>YAPO, MAY ROSE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>14,854.67</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>1,232.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4171</t>
+          <t>4795</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>977</t>
+          <t>1136</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-859</t>
+          <t>CR20240126-1001</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>SANSANO, WILFRELYN</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>1,361.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4170</t>
+          <t>4794</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-09-27</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>977</t>
+          <t>1136</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230927-859</t>
+          <t>CR20240126-1001</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, RAMONA LIZA</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>2,917.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>363.17</t>
+          <t>1,361.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4169</t>
+          <t>4793</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-21</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUTISTA, JENELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>976</t>
+          <t>1135</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-858</t>
+          <t>CR20231221-1000</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>SY, CHARMAIN</t>
+          <t>NICOLAS, MICHAEL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>87,336.00</t>
+          <t>29,600.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>10,873.33</t>
+          <t>3,685.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4168</t>
+          <t>4792</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-21</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUTISTA, JENELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>976</t>
+          <t>1135</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-858</t>
+          <t>CR20231221-1000</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DALIPOG, JULIE ANN</t>
+          <t>NICOLAS, MICHAEL</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>59,200.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>7,370.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4167</t>
+          <t>4791</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-21</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>976</t>
+          <t>1134</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-858</t>
+          <t>CR20231221-999</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>QOUICHO, JOAN</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4166</t>
+          <t>4790</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-21</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>976</t>
+          <t>1134</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-858</t>
+          <t>CR20231221-999</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ALIBIN, NANETTE</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>4,900.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4165</t>
+          <t>4789</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-21</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>976</t>
+          <t>1134</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-858</t>
+          <t>CR20231221-999</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, ROSLYN</t>
+          <t>LOMIBAO, MARILYN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>8,605.00</t>
+          <t>7,950.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,071.32</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>