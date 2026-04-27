--- v0 (2026-03-01)
+++ v1 (2026-04-27)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3834</t>
+          <t>4080</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>957</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-787</t>
+          <t>CR20230907-840</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLARE</t>
+          <t>ANOTONIO, JULIA GENELYN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>48,995.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>0.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>101.68</t>
+          <t>2,033.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3833</t>
+          <t>4079</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DAGURO, MARY JANE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>956</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-787</t>
+          <t>CR20230907-839</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>DELA CRUZ, MARCELINA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>74,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>6,142.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3832</t>
+          <t>4078</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DAGURO, MARY JANE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>956</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-787</t>
+          <t>CR20230907-839</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>DELA CRUZ, MARCELINA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3831</t>
+          <t>4077</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>955</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-786</t>
+          <t>CR20230907-838</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>SORIANO, DELIA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>614.84</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3830</t>
+          <t>4076</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>954</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-786</t>
+          <t>CR20230907-837</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>SORANO, DELIA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>614.84</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3829</t>
+          <t>4075</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>954</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-786</t>
+          <t>CR20230907-837</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>SORIANO, DELIA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>20,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3828</t>
+          <t>4074</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>954</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-786</t>
+          <t>CR20230907-837</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>PARAYNO, ALMA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3827</t>
+          <t>4073</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>954</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-786</t>
+          <t>CR20230907-837</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>VILLACORTA, SHERYL</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>3,674.63</t>
+          <t>13,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>457.49</t>
+          <t>1,079.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3826</t>
+          <t>4072</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>954</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-786</t>
+          <t>CR20230907-837</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>LALANGAN, ROLANDO</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>3,674.63</t>
+          <t>28,875.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>457.49</t>
+          <t>4,793.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3825</t>
+          <t>4071</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>954</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-785</t>
+          <t>CR20230907-837</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>UY, MARLENE</t>
+          <t>VERCELES, JEANIE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>4,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>664.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3824</t>
+          <t>4070</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>953</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-785</t>
+          <t>CR20230907-836</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>UY, MARLENE</t>
+          <t>PALACPAC, GLENDALYN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>395,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>32,785.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3823</t>
+          <t>4069</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>953</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-785</t>
+          <t>CR20230907-836</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>SARMIENTO, MARLENE</t>
+          <t>MONTEMAYOR, KRISTEL</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>158,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,779.31</t>
+          <t>13,114.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3822</t>
+          <t>4068</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>953</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-785</t>
+          <t>CR20230907-836</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>SARMIENTO, MARLENE</t>
+          <t>ENRIQUEZ, JOEBELLE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>49,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,779.31</t>
+          <t>4,067.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3821</t>
+          <t>4067</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>NODORA, LENI GRACE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>953</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-785</t>
+          <t>CR20230907-836</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>RESPICIO, LEONORA</t>
+          <t>VERGARA, ERLITA MARLA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>23,041.25</t>
+          <t>395,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,868.64</t>
+          <t>32,785.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3820</t>
+          <t>4066</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>952</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-785</t>
+          <t>CR20230907-835</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>RESPICIO, LEONORA</t>
+          <t>DOMINGO, ALMA LUZ</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>23,041.25</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,868.64</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3819</t>
+          <t>4065</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>952</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-784</t>
+          <t>CR20230907-835</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>VENTURA, MELBA</t>
+          <t>GARCIA, MARY ROSE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>382.49</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3818</t>
+          <t>4064</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>952</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-784</t>
+          <t>CR20230907-835</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>VENTURA, MELBA</t>
+          <t>RANADA, MIMI</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>382.49</t>
+          <t>1,220.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3817</t>
+          <t>4063</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>952</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-784</t>
+          <t>CR20230907-835</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ROSARIO</t>
+          <t>LAGASCA, EDDIE/ MARY GRACE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>0.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>191.23</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3816</t>
+          <t>4062</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>951</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-784</t>
+          <t>CR20230907-834</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ROSARIO</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>0.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>191.23</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3815</t>
+          <t>4061</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>951</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-784</t>
+          <t>CR20230907-834</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>MALACAS, GREGORIO</t>
+          <t>CALIJA. NEHEMIAH</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>14,291.25</t>
+          <t>3,750.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,186.17</t>
+          <t>155.63</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>