--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4080</t>
+          <t>4708</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>957</t>
+          <t>1115</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-840</t>
+          <t>CR20231211-980</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ANOTONIO, JULIA GENELYN</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>48,995.00</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,033.29</t>
+          <t>614.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4079</t>
+          <t>4707</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARY JANE</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>956</t>
+          <t>1115</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-839</t>
+          <t>CR20231211-980</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, MARCELINA</t>
+          <t>VENTURA, MELBA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>74,000.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>6,142.00</t>
+          <t>191.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4078</t>
+          <t>4706</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DAGURO, MARY JANE</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>956</t>
+          <t>1115</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-839</t>
+          <t>CR20231211-980</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, MARCELINA</t>
+          <t>PALACAY, MARILYN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>382.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4077</t>
+          <t>4705</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>955</t>
+          <t>1114</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-838</t>
+          <t>CR20231211-979</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, DELIA</t>
+          <t>MALACAS, GREGORIO</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>593.09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4076</t>
+          <t>4704</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>1114</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-837</t>
+          <t>CR20231211-979</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>SORANO, DELIA</t>
+          <t>GARVIDA, ROSARIO</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>191.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4075</t>
+          <t>4703</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>1114</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-837</t>
+          <t>CR20231211-979</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, DELIA</t>
+          <t>DAHILIG, MAEBELLE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>10,208.13</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>847.27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4074</t>
+          <t>4702</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>1114</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-837</t>
+          <t>CR20231211-979</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>PARAYNO, ALMA</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4073</t>
+          <t>4701</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>1114</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-837</t>
+          <t>CR20231211-979</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>13,000.00</t>
+          <t>4,208.33</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,079.00</t>
+          <t>523.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4072</t>
+          <t>4700</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>1114</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-837</t>
+          <t>CR20231211-979</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>LALANGAN, ROLANDO</t>
+          <t>ESPIRITU, GERLIE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>4,793.25</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4071</t>
+          <t>4699</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>1113</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-837</t>
+          <t>CR20231211-978</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>VERCELES, JEANIE</t>
+          <t>CRISTOBAL, CATHERINE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>4,000.00</t>
+          <t>39,900.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>664.00</t>
+          <t>4,967.55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4070</t>
+          <t>4698</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>NODORA, LENI GRACE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>953</t>
+          <t>1113</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-836</t>
+          <t>CR20231211-978</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>PALACPAC, GLENDALYN</t>
+          <t>CASTRO, GEMMA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>395,000.00</t>
+          <t>24,583.33</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>32,785.00</t>
+          <t>510.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4069</t>
+          <t>4697</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>NODORA, LENI GRACE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>953</t>
+          <t>1113</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-836</t>
+          <t>CR20231211-978</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MONTEMAYOR, KRISTEL</t>
+          <t>CASTRO, GEMMA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>158,000.00</t>
+          <t>24,583.33</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>13,114.00</t>
+          <t>510.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4068</t>
+          <t>4696</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>NODORA, LENI GRACE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>953</t>
+          <t>1113</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-836</t>
+          <t>CR20231211-978</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, JOEBELLE</t>
+          <t>YAPO, MAY ROSE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>49,000.00</t>
+          <t>14,854.67</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>4,067.00</t>
+          <t>1,232.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4067</t>
+          <t>4695</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>NODORA, LENI GRACE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>953</t>
+          <t>1113</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-836</t>
+          <t>CR20231211-978</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>VERGARA, ERLITA MARLA</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>395,000.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>32,785.00</t>
+          <t>1,361.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4066</t>
+          <t>4694</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>952</t>
+          <t>1112</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-835</t>
+          <t>CR20231211-977</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ALMA LUZ</t>
+          <t>SACALAMITAO, PEPITO</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>4,900.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
           <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4065</t>
+          <t>4693</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>952</t>
+          <t>1112</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-835</t>
+          <t>CR20231211-977</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>SACALAMITAO, PEPITO</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>4,900.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4064</t>
+          <t>4692</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>952</t>
+          <t>1112</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-835</t>
+          <t>CR20231211-977</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>RANADA, MIMI</t>
+          <t>SACALAMITAO, PEPITO</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,220.10</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4063</t>
+          <t>4691</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>952</t>
+          <t>1112</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-835</t>
+          <t>CR20231211-977</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/ MARY GRACE</t>
+          <t>JALNAPURE, MELANIE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>8,983.33</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>1,118.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4062</t>
+          <t>4690</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>951</t>
+          <t>1112</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-834</t>
+          <t>CR20231211-977</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>CAROY, MIRIAM</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4061</t>
+          <t>4689</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-12-11</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>951</t>
+          <t>1112</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230907-834</t>
+          <t>CR20231211-977</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CALIJA. NEHEMIAH</t>
+          <t>SERRANO, FROILAN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>155.63</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>