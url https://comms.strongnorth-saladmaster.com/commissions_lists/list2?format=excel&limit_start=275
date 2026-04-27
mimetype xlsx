--- v0 (2026-03-01)
+++ v1 (2026-04-27)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3794</t>
+          <t>4040</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>2023-08-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>894</t>
+          <t>944</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-780</t>
+          <t>CR20230803-827</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>88,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>1,836.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3793</t>
+          <t>4039</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>2023-08-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>944</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-779</t>
+          <t>CR20230803-827</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>155.63</t>
+          <t>207.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3792</t>
+          <t>4038</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>2023-08-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>944</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-779</t>
+          <t>CR20230803-827</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANN CARLOU</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>20,183.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>309.87</t>
+          <t>2,512.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3791</t>
+          <t>4037</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>2023-08-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>943</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-779</t>
+          <t>CR20230803-826</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ADRON, EDUARDO</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>7,525.00</t>
+          <t>20,183.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>312.29</t>
+          <t>2,512.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3790</t>
+          <t>4036</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>2023-08-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>943</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-779</t>
+          <t>CR20230803-826</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>20,183.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>157.37</t>
+          <t>2,512.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3789</t>
+          <t>4035</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>2023-08-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>943</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-779</t>
+          <t>CR20230803-826</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>8,000.00</t>
+          <t>20,183.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>996.00</t>
+          <t>2,512.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3788</t>
+          <t>4034</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>2023-08-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>943</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-779</t>
+          <t>CR20230803-826</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>9,271.00</t>
+          <t>20,183.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,154.24</t>
+          <t>2,512.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3785</t>
+          <t>4033</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-07-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LAZARO, JOY</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>891</t>
+          <t>943</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230701-778</t>
+          <t>CR20230803-826</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, EDGAR/TERESA</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>383,990.00</t>
+          <t>8,183.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>31,871.17</t>
+          <t>1,018.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3784</t>
+          <t>4032</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-07-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>LAZARO, JOY</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>891</t>
+          <t>943</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230701-778</t>
+          <t>CR20230803-826</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BOONGALING, MARJORIE</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>225,000.00</t>
+          <t>12,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>28,012.50</t>
+          <t>1,494.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3783</t>
+          <t>4031</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-07-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA (100$)</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>942</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230701-777</t>
+          <t>CR20230803-825</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH/BRACEROS, JAY ROGER/ALVAREZ, STEPHEN</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>5,183.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>645.28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3777</t>
+          <t>4030</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-29</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>887</t>
+          <t>942</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230629-776</t>
+          <t>CR20230803-825</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>BARTOLOME, SOFEL</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2,614.50</t>
+          <t>1,867.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3772</t>
+          <t>4029</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>885</t>
+          <t>942</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-774</t>
+          <t>CR20230803-825</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>PARAYNO, ALMA</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>10,183.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,267.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3771</t>
+          <t>4028</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>885</t>
+          <t>942</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-774</t>
+          <t>CR20230803-825</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>13,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,079.00</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3770</t>
+          <t>4027</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>885</t>
+          <t>942</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-774</t>
+          <t>CR20230803-825</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>LALANGAN, ROLANDO</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>10,183.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>4,793.25</t>
+          <t>1,267.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3769</t>
+          <t>4026</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>885</t>
+          <t>942</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-774</t>
+          <t>CR20230803-825</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>VERCELES, JEANIE</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3762</t>
+          <t>4022</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>940</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-772</t>
+          <t>CR20230803-824</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MACUGAY, CLAIRE</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>10,183.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>1,267.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3761</t>
+          <t>4021</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>940</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-772</t>
+          <t>CR20230803-824</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ORCINO, VIVA ROS</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3760</t>
+          <t>4020</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>940</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-772</t>
+          <t>CR20230803-824</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ARACELI</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>20,183.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>2,512.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3759</t>
+          <t>4019</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>940</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-772</t>
+          <t>CR20230803-824</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>CADIZ, WILFRED</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>20,182.16</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>2,512.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3758</t>
+          <t>4018</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>940</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-772</t>
+          <t>CR20230803-824</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>RABANG, PAUL</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>453.91</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>