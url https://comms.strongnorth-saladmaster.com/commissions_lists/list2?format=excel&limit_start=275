--- v1 (2026-04-27)
+++ v2 (2026-06-13)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4040</t>
+          <t>4663</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>944</t>
+          <t>1104</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-827</t>
+          <t>CR20231209-971</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>ONG, ANGELITO</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>88,500.00</t>
+          <t>74,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,836.38</t>
+          <t>9,213.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4039</t>
+          <t>4662</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>944</t>
+          <t>1104</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-827</t>
+          <t>CR20231209-971</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>SALVADOR, MARY CHRIS</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>74,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>207.50</t>
+          <t>9,213.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4038</t>
+          <t>4661</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>944</t>
+          <t>1103</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-827</t>
+          <t>CR20231209-970</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>AGUSTIN, MELINDA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>20,183.00</t>
+          <t>205,700.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2,512.78</t>
+          <t>25,609.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4037</t>
+          <t>4660</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>943</t>
+          <t>1103</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-826</t>
+          <t>CR20231209-970</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>ALCID, RITA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>20,183.00</t>
+          <t>127,167.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,512.78</t>
+          <t>10,554.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4036</t>
+          <t>4659</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>943</t>
+          <t>1103</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-826</t>
+          <t>CR20231209-970</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>20,183.00</t>
+          <t>3,674.63</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,512.78</t>
+          <t>457.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4035</t>
+          <t>4658</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>943</t>
+          <t>1102</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-826</t>
+          <t>CR20231209-969</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>TOLENTINO, NANCY</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>20,183.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,512.78</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4034</t>
+          <t>4657</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>943</t>
+          <t>1102</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-826</t>
+          <t>CR20231209-969</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>DOMINGO, JOHNSON</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>20,183.00</t>
+          <t>10,447.91</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,512.78</t>
+          <t>867.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4033</t>
+          <t>4656</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>943</t>
+          <t>1102</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-826</t>
+          <t>CR20231209-969</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>8,183.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,018.78</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4032</t>
+          <t>4655</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>943</t>
+          <t>1102</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-826</t>
+          <t>CR20231209-969</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>12,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,494.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4031</t>
+          <t>4654</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>942</t>
+          <t>1102</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-825</t>
+          <t>CR20231209-969</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,183.00</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>645.28</t>
+          <t>614.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4030</t>
+          <t>4653</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>942</t>
+          <t>1102</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-825</t>
+          <t>CR20231209-969</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4029</t>
+          <t>4652</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>942</t>
+          <t>1101</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-825</t>
+          <t>CR20231209-968</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>UY, MARLENE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,183.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,267.78</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4028</t>
+          <t>4651</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>942</t>
+          <t>1101</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-825</t>
+          <t>CR20231209-968</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>SARMIENTO, MARLENE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>1,779.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4027</t>
+          <t>4650</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>942</t>
+          <t>1101</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-825</t>
+          <t>CR20231209-968</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>RESPICIO, LEONORA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>10,183.00</t>
+          <t>23,041.25</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,267.78</t>
+          <t>2,868.64</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4026</t>
+          <t>4649</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>942</t>
+          <t>1101</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-825</t>
+          <t>CR20231209-968</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>VENTURA, MELBA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>382.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4022</t>
+          <t>4648</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>940</t>
+          <t>1101</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-824</t>
+          <t>CR20231209-968</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>GARVIDA, ROSARIO</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,183.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,267.78</t>
+          <t>191.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4021</t>
+          <t>4647</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>940</t>
+          <t>1101</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-824</t>
+          <t>CR20231209-968</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>MALACAS, GREGORIO</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>1,186.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4020</t>
+          <t>4646</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>940</t>
+          <t>1100</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-824</t>
+          <t>CR20231209-967</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>CASTRO, GEMMA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>20,183.00</t>
+          <t>24,583.33</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,512.78</t>
+          <t>2,040.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4019</t>
+          <t>4645</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>940</t>
+          <t>1100</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-824</t>
+          <t>CR20231209-967</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>CASTRO, GEMMA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>20,182.16</t>
+          <t>24,583.33</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2,512.68</t>
+          <t>2,040.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4018</t>
+          <t>4644</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>940</t>
+          <t>1099</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-824</t>
+          <t>CR20231209-966</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>AGTANG, ROMNICK</t>
+          <t>ARIBBAY, MEROSE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>112,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>453.91</t>
+          <t>14,006.25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>