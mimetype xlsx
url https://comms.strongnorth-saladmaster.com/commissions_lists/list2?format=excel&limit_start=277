--- v0 (2026-03-01)
+++ v1 (2026-04-27)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3674</t>
+          <t>3997</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>935</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-752</t>
+          <t>CR20230803-819</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>FERMIN, LALAINE</t>
+          <t>CLARO, HAZEL</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>45,000.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>7,470.00</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3673</t>
+          <t>3996</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>935</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-752</t>
+          <t>CR20230803-819</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>FERMIN, LALAINE</t>
+          <t>LEGAMIA, JUSTINECLARISE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>31,000.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>5,146.00</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3672</t>
+          <t>3995</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>935</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-752</t>
+          <t>CR20230803-819</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>FERMIN, LALAINE</t>
+          <t>SANSANO, WILFRELYN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>38,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>6,308.00</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3671</t>
+          <t>3994</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>934</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-752</t>
+          <t>CR20230803-818</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SUNIO, MARITESS</t>
+          <t>SORIANO, RAMONA LIZA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>2,917.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>8,300.00</t>
+          <t>363.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3670</t>
+          <t>3993</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>934</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-752</t>
+          <t>CR20230803-818</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>SUNIO, MARITESS</t>
+          <t>DALIPOG, JULIE ANN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>133,500.00</t>
+          <t>25,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>22,161.00</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3669</t>
+          <t>3992</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>934</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-752</t>
+          <t>CR20230803-818</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ETALIN, HECTOR</t>
+          <t>QUIOCHO, JOAN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>196,500.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>32,619.00</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3668</t>
+          <t>3991</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>861</t>
+          <t>934</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-751</t>
+          <t>CR20230803-818</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ETALIN, HECTOR</t>
+          <t>ALIBIN, NANETTE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>8,500.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,411.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3667</t>
+          <t>3990</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>861</t>
+          <t>934</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-751</t>
+          <t>CR20230803-818</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ETALIN, HECTOR</t>
+          <t>FORMOSO, ROSLYN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>80,000.00</t>
+          <t>8,605.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>13,280.00</t>
+          <t>1,071.32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3666</t>
+          <t>3989</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>861</t>
+          <t>934</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-751</t>
+          <t>CR20230803-818</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ETALIN, HECTOR</t>
+          <t>NARRA, REGIE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3665</t>
+          <t>3988</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>861</t>
+          <t>933</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-751</t>
+          <t>CR20230803-817</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FLORACEL</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>17,908.33</t>
+          <t>71,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,972.78</t>
+          <t>8,839.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3664</t>
+          <t>3987</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>861</t>
+          <t>933</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-751</t>
+          <t>CR20230803-817</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>CANARILLO, DARLYN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>2,291.67</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>84.72</t>
+          <t>285.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3663</t>
+          <t>3986</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>861</t>
+          <t>933</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-751</t>
+          <t>CR20230803-817</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>CALVO, VILMA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>9,333.33</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>296.56</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3662</t>
+          <t>3985</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>860</t>
+          <t>933</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-750</t>
+          <t>CR20230803-817</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CLARO, MA HAZEL ANN</t>
+          <t>VILLANUEVA, REYNA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>4,584.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>570.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3661</t>
+          <t>3984</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>860</t>
+          <t>933</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-750</t>
+          <t>CR20230803-817</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>LEGAMIA, JUSTINE CLARISSE</t>
+          <t>ORGANO, DELICIA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>2,041.46</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>254.16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3660</t>
+          <t>3983</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>860</t>
+          <t>933</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-750</t>
+          <t>CR20230803-817</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>SANSANO, WILFRELYN</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>593.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3659</t>
+          <t>3982</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DE, LEON PHOBE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>932</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-749</t>
+          <t>CR20230803-816</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, RAMONA LIZA</t>
+          <t>BATAC, MARIO</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>2,917.00</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>363.17</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3658</t>
+          <t>3981</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DE, LEON PHOBE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>932</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-749</t>
+          <t>CR20230803-816</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DALIPOG, JULIE ANN</t>
+          <t>BATAC, MARIO</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3657</t>
+          <t>3980</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DE, LEON PHOBE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>932</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-749</t>
+          <t>CR20230803-816</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>QUIOCHO, JOAN</t>
+          <t>BATAC, MARIO</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>581.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3656</t>
+          <t>3979</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>931</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-749</t>
+          <t>CR20230803-815</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ALIBIN, NANETTE</t>
+          <t>GARVIDA, ROSARIO</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>191.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3655</t>
+          <t>3978</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>930</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-749</t>
+          <t>CR20230803-814</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, DAISY</t>
+          <t>SERVITO, LOURDES</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>70,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>11,620.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>