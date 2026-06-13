--- v1 (2026-04-27)
+++ v2 (2026-06-13)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3997</t>
+          <t>4623</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>1093</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-819</t>
+          <t>CR20231209-960</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CLARO, HAZEL</t>
+          <t>RAMOS, CRISTINA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3996</t>
+          <t>4622</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>1093</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-819</t>
+          <t>CR20231209-960</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>LEGAMIA, JUSTINECLARISE</t>
+          <t>RAMOS, CRISTINA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3995</t>
+          <t>4621</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>1093</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-819</t>
+          <t>CR20231209-960</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>SANSANO, WILFRELYN</t>
+          <t>VILLAFLOR, HARRISON</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>14,875.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>1,851.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3994</t>
+          <t>4620</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>934</t>
+          <t>1093</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-818</t>
+          <t>CR20231209-960</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, RAMONA LIZA</t>
+          <t>VILLAFLOR, HARRISON</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>2,917.00</t>
+          <t>14,875.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>363.17</t>
+          <t>1,851.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3993</t>
+          <t>4619</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>934</t>
+          <t>1092</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-818</t>
+          <t>CR20231209-959</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DALIPOG, JULIE ANN</t>
+          <t>ANCHETA, IVY</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3992</t>
+          <t>4618</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>934</t>
+          <t>1092</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-818</t>
+          <t>CR20231209-959</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>QUIOCHO, JOAN</t>
+          <t>ANCHETA, IVY</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>2,450.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3991</t>
+          <t>4617</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>934</t>
+          <t>1092</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-818</t>
+          <t>CR20231209-959</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ALIBIN, NANETTE</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>4,900.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3990</t>
+          <t>4616</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>934</t>
+          <t>1092</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-818</t>
+          <t>CR20231209-959</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, ROSLYN</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>8,605.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,071.32</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3989</t>
+          <t>4615</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>934</t>
+          <t>1092</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-818</t>
+          <t>CR20231209-959</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>NARRA, REGIE</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>1,229.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3988</t>
+          <t>4614</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>1092</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-817</t>
+          <t>CR20231209-959</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICHOLE</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>71,000.00</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>8,839.50</t>
+          <t>1,229.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3987</t>
+          <t>4613</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>1091</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-817</t>
+          <t>CR20231209-958</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CANARILLO, DARLYN</t>
+          <t>DOMINGO, ALMA LUZ</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>2,291.67</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>285.31</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3986</t>
+          <t>4612</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>1091</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-817</t>
+          <t>CR20231209-958</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CALVO, VILMA</t>
+          <t>DOMINGO, ALMA LUZ</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>9,333.33</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3985</t>
+          <t>4611</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>1091</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-817</t>
+          <t>CR20231209-958</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, REYNA</t>
+          <t>GARCIA, MARY ROSE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,584.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>570.71</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3984</t>
+          <t>4610</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-817</t>
+          <t>CR20231209-957</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>GARCIA, MARY ROSE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>254.16</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3983</t>
+          <t>4609</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-817</t>
+          <t>CR20231209-957</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>RANADA, MIMI</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>593.12</t>
+          <t>1,220.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3982</t>
+          <t>4608</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DE, LEON PHOBE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>932</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-816</t>
+          <t>CR20231209-957</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>BATAC, MARIO</t>
+          <t>LAGASCA, EDDIE/MARY GRACE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3981</t>
+          <t>4607</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DE, LEON PHOBE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>932</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-816</t>
+          <t>CR20231209-957</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BATAC, MARIO</t>
+          <t>LAGASCA, EDDIE/MARY GRACE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3980</t>
+          <t>4606</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DE, LEON PHOBE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>932</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-816</t>
+          <t>CR20231209-957</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>BATAC, MARIO</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>581.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3979</t>
+          <t>4605</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>931</t>
+          <t>1090</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-815</t>
+          <t>CR20231209-957</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ROSARIO</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>191.23</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3978</t>
+          <t>4604</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-12-09</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>930</t>
+          <t>1089</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-814</t>
+          <t>CR20231209-956</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>SERVITO, LOURDES</t>
+          <t>CALIJA, NEHEMIAH</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>3,750.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>11,620.00</t>
+          <t>155.63</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>