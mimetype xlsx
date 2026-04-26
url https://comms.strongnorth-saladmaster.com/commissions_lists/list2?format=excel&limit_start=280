--- v0 (2026-02-28)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3608</t>
+          <t>3937</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>922</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-741</t>
+          <t>CR20230803-806</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH</t>
+          <t>SUMABAT, RONA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>445,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>155.63</t>
+          <t>107,111.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3607</t>
+          <t>3936</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>921</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-741</t>
+          <t>CR20230803-805</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANNE CARLOU</t>
+          <t>MUNIO,  ROLLY</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>10,033.33</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>309.87</t>
+          <t>416.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3606</t>
+          <t>3935</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>921</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-741</t>
+          <t>CR20230803-805</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>PERERA, JASON</t>
+          <t>INOVEJAS, MARINO</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>956.23</t>
+          <t>435.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3605</t>
+          <t>3934</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>921</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-741</t>
+          <t>CR20230803-805</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>PADRON, EDUARDO</t>
+          <t>GARCIA, JOSE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>7,525.00</t>
+          <t>104,311.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>312.29</t>
+          <t>12,986.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3604</t>
+          <t>3933</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>921</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-741</t>
+          <t>CR20230803-805</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>GARCIA, JOSE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>11,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>157.37</t>
+          <t>1,369.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3603</t>
+          <t>3932</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>921</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-741</t>
+          <t>CR20230803-805</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>GARCIA, JOSE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>8,000.00</t>
+          <t>63,352.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>996.00</t>
+          <t>7,887.32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3602</t>
+          <t>3931</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>921</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-740</t>
+          <t>CR20230803-805</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMA</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>54,000.00</t>
+          <t>3,908.09</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>3,361.50</t>
+          <t>162.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3601</t>
+          <t>3930</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>920</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-740</t>
+          <t>CR20230803-804</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMA</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>10,442.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>866.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3600</t>
+          <t>3929</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>920</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-740</t>
+          <t>CR20230803-804</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>RAFAEL, MARIBEL</t>
+          <t>MARTIN, GLADYS</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,735.00</t>
+          <t>2,372.37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3599</t>
+          <t>3928</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>920</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-740</t>
+          <t>CR20230803-804</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>CADAVONA, JULIET</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>20,416.67</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>423.65</t>
+          <t>191.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3598</t>
+          <t>3927</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>920</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-740</t>
+          <t>CR20230803-804</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>AGUSTIN, FERDINAND</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>20,416.67</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>423.65</t>
+          <t>774.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3597</t>
+          <t>3926</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>920</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-739</t>
+          <t>CR20230803-804</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>RIVERAL, REX VINCENT</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>20,416.67</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>423.65</t>
+          <t>774.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3596</t>
+          <t>3925</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>920</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-739</t>
+          <t>CR20230803-804</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>DEGALA, RICHARD</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>20,416.67</t>
+          <t>23,041.38</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>423.65</t>
+          <t>956.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3595</t>
+          <t>3924</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>919</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-739</t>
+          <t>CR20230803-803</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>MAGADADARO, JAY ANN</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>28,874.70</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>3,594.90</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3594</t>
+          <t>3923</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>919</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-739</t>
+          <t>CR20230803-803</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>MAGADADARO, JAY ANN</t>
+          <t>FERNANDEZ, JOSEPHINE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>28,874.70</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>3,594.90</t>
+          <t>1,186.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3593</t>
+          <t>3922</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>919</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-739</t>
+          <t>CR20230803-803</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MAGADADARO, JAY ANN</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>28,874.70</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>3,594.90</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3592</t>
+          <t>3921</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>919</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-739</t>
+          <t>CR20230803-803</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>MAGADADARO, JAY ANN</t>
+          <t>LORENZO, CHELLO</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>28,874.70</t>
+          <t>8,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>3,594.90</t>
+          <t>1,411.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3590</t>
+          <t>3920</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>846</t>
+          <t>919</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-738</t>
+          <t>CR20230803-803</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMA</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>54,000.00</t>
+          <t>13,958.33</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>5,602.50</t>
+          <t>2,317.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3589</t>
+          <t>3919</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>846</t>
+          <t>919</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-738</t>
+          <t>CR20230803-803</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMA</t>
+          <t>DAMIAN, ESTREL</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>14,291.68</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3588</t>
+          <t>3918</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, PHOEBE</t>
+          <t>LLANES, JACKLYN KATE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>845</t>
+          <t>918</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-737</t>
+          <t>CR20230803-802</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>BATAC, MARIO</t>
+          <t>ENRIQUEZ, EDILBERTA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>365,000.00</t>
+          <t>20,417.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>30,295.00</t>
+          <t>1,694.61</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>