--- v1 (2026-04-26)
+++ v2 (2026-06-13)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3937</t>
+          <t>4531</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>1065</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-806</t>
+          <t>CR20231102-944</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>SUMABAT, RONA</t>
+          <t>GARVIDA, ANALISA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>445,000.00</t>
+          <t>320,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.29</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>107,111.50</t>
+          <t>13,280.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3936</t>
+          <t>4530</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>1065</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-805</t>
+          <t>CR20231102-944</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>MUNIO,  ROLLY</t>
+          <t>SOMERA, AIMEE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>10,033.33</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>416.38</t>
+          <t>10,167.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3935</t>
+          <t>4529</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>1065</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-805</t>
+          <t>CR20231102-944</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>INOVEJAS, MARINO</t>
+          <t>CORPUZ, REYNALDO/MARITESS</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>320,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>0.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>435.75</t>
+          <t>13,280.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3934</t>
+          <t>4528</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>1065</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-805</t>
+          <t>CR20231102-944</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, JOSE</t>
+          <t>GUZMAN, LOURDES</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>104,311.00</t>
+          <t>395,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>12,986.72</t>
+          <t>16,392.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3933</t>
+          <t>4527</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>1064</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-805</t>
+          <t>CR20231102-943</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, JOSE</t>
+          <t>LIM, CHRISTIE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>11,000.00</t>
+          <t>4,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.09</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,369.50</t>
+          <t>298.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3932</t>
+          <t>4526</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>1064</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-805</t>
+          <t>CR20231102-943</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, JOSE</t>
+          <t>LIM, CHRISTIE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>63,352.00</t>
+          <t>63,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.09</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>7,887.32</t>
+          <t>4,706.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3931</t>
+          <t>4525</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>1064</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-805</t>
+          <t>CR20231102-943</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>LIM, CHRISTIE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>3,908.09</t>
+          <t>162,400.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.09</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>162.19</t>
+          <t>12,131.28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3930</t>
+          <t>4524</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>1063</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-804</t>
+          <t>CR20231102-942</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>LIM, CHRISTIE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>10,442.00</t>
+          <t>69,600.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.09</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>866.69</t>
+          <t>5,199.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3929</t>
+          <t>4523</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>1063</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-804</t>
+          <t>CR20231102-942</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, GLADYS</t>
+          <t>FERNANDEZ, JANIROSE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,372.37</t>
+          <t>2,142.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3928</t>
+          <t>4522</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>1063</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-804</t>
+          <t>CR20231102-942</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>FERNANDEZ, JANIROSE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>191.25</t>
+          <t>2,142.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3927</t>
+          <t>4521</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>1063</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-804</t>
+          <t>CR20231102-942</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND</t>
+          <t>FERNANDEZ, JANIROSE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>774.67</t>
+          <t>2,142.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3926</t>
+          <t>4520</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>1063</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-804</t>
+          <t>CR20231102-942</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>RIVERAL, REX VINCENT</t>
+          <t>MANALILI, VINCENT ANGELOU</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>60,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>774.67</t>
+          <t>14,442.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3925</t>
+          <t>4519</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>1063</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-804</t>
+          <t>CR20231102-942</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DEGALA, RICHARD</t>
+          <t>MANALILI, VINCENT ANGELOU</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>23,041.38</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>956.22</t>
+          <t>2,407.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3924</t>
+          <t>4518</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DAMASO, ELISA LUISA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>919</t>
+          <t>1062</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-803</t>
+          <t>CR20231102-941</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>CRISTOBAL, ROSARIO</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>6,972.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3923</t>
+          <t>4517</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DAMASO, ELISA LUISA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>919</t>
+          <t>1062</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-803</t>
+          <t>CR20231102-941</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>DEUS, PHYLLIDA MILAGROS</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>18,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,186.18</t>
+          <t>1,494.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3922</t>
+          <t>4516</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>919</t>
+          <t>1061</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-803</t>
+          <t>CR20231102-940</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>ALBANO, AILEEN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>83,800.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,372.42</t>
+          <t>1,738.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3921</t>
+          <t>4515</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>919</t>
+          <t>1060</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-803</t>
+          <t>CR20231102-939</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>LORENZO, CHELLO</t>
+          <t>PAZ, JOSEFA REMEDIOS</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>8,500.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>0.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,411.00</t>
+          <t>13,944.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3920</t>
+          <t>4514</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>919</t>
+          <t>1059</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-803</t>
+          <t>CR20231102-938</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>RUSLIM, MARICRIS</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>13,958.33</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>0.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,317.08</t>
+          <t>8,300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3919</t>
+          <t>4513</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>919</t>
+          <t>1059</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-803</t>
+          <t>CR20231102-938</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>DAMIAN, ESTREL</t>
+          <t>TULIO, BLAIRSIELLE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>14,291.68</t>
+          <t>60,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>0.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2,372.42</t>
+          <t>9,960.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3918</t>
+          <t>4512</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYN KATE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>918</t>
+          <t>1059</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-802</t>
+          <t>CR20231102-938</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>RIODIL, CLIFFORD</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>20,417.00</t>
+          <t>12,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,694.61</t>
+          <t>1,494.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>