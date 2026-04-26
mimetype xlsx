--- v0 (2026-02-28)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3587</t>
+          <t>3917</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, PHOEBE</t>
+          <t>LLANES, JACKLYN KATE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>845</t>
+          <t>918</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-737</t>
+          <t>CR20230803-802</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>BATAC, MARIO</t>
+          <t>ENRIQUEZ, EDILBERTA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>20,416.67</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,694.58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3586</t>
+          <t>3916</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LLANES, JACKLYN KATE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>918</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-736</t>
+          <t>CR20230803-802</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>PARAYNO, ALMA</t>
+          <t>ENRIQUEZ, EDILBERTA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>20,416.67</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,694.58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3585</t>
+          <t>3915</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>917</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-736</t>
+          <t>CR20230803-801</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>PARAYNO, ALMA</t>
+          <t>CAROY, MIRIAM</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>4,183.20</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3584</t>
+          <t>3914</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>916</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-736</t>
+          <t>CR20230803-800</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>MACUGAY, CLAIRE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>13,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,079.00</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3583</t>
+          <t>3913</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>916</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-736</t>
+          <t>CR20230803-800</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>DELA ROSA, VIRGILIO/SAGER, JACKYLYN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>13,000.00</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,079.00</t>
+          <t>24,485.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3582</t>
+          <t>3912</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>916</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-736</t>
+          <t>CR20230803-800</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>MASSALO, JEFFERSON</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3581</t>
+          <t>3911</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>916</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-735</t>
+          <t>CR20230803-800</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>FIGURACION, JOZEN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>8,409.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,186.21</t>
+          <t>1,744.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3580</t>
+          <t>3910</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>916</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-735</t>
+          <t>CR20230803-800</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>LALANGAN, ROLANDO</t>
+          <t>GALANO, EVANGELINE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>25,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>4,793.25</t>
+          <t>5,187.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3579</t>
+          <t>3909</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>916</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-735</t>
+          <t>CR20230803-800</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>LALANGAN, ROLANDO</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>4,793.25</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3578</t>
+          <t>3908</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>915</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-735</t>
+          <t>CR20230803-799</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>LALANGAN, ROLANDO</t>
+          <t>SACALAMITAO, PEPITO</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>4,793.25</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3577</t>
+          <t>3907</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>915</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-735</t>
+          <t>CR20230803-799</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>VERCELES, JEANIE</t>
+          <t>SACALAMITAO, PEPITO</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>15,200.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,892.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3576</t>
+          <t>3906</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>915</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-735</t>
+          <t>CR20230803-799</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>VERCELES, JEANIE</t>
+          <t>SACALAMITAO, PEPITO</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3575</t>
+          <t>3905</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>915</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-734</t>
+          <t>CR20230803-799</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>VERCELES, JEANIE</t>
+          <t>JALNAPURE, MELANIE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>8,983.33</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,118.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3574</t>
+          <t>3904</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>915</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-734</t>
+          <t>CR20230803-799</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PARAGNA, MARIA LOURDES</t>
+          <t>JALNAPURE, MELANIE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>8,983.33</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>1,118.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3573</t>
+          <t>3903</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>915</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-734</t>
+          <t>CR20230803-799</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>PARAGNA, MARIA LOURDES</t>
+          <t>CAROY, MIRIAM DONNA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3572</t>
+          <t>3896</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>913</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-734</t>
+          <t>CR20230803-798</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>PARAGNA, MARIA LOURDES</t>
+          <t>BAGUNU, TERESITA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>10,458.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3571</t>
+          <t>3895</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>912</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-734</t>
+          <t>CR20230803-797</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ABILA, VERLIZA</t>
+          <t>LADIA, LINA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>4,600.00</t>
+          <t>58,800.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>763.60</t>
+          <t>7,320.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3570</t>
+          <t>3894</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>912</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-734</t>
+          <t>CR20230803-797</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ABILA, VERLIZA</t>
+          <t>LADIA, LINA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,600.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>763.60</t>
+          <t>3,137.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3569</t>
+          <t>3893</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>841</t>
+          <t>912</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-733</t>
+          <t>CR20230803-797</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>DATUIN, DOROTHY</t>
+          <t>PE, HANILANE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>147,500.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>12,242.50</t>
+          <t>3,137.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3568</t>
+          <t>3892</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>841</t>
+          <t>912</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-733</t>
+          <t>CR20230803-797</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>DATUIN, DOROTHY</t>
+          <t>BARTOLOME, SOFEL</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>147,500.00</t>
+          <t>4,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>12,242.50</t>
+          <t>560.25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>