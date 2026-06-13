--- v1 (2026-04-26)
+++ v2 (2026-06-13)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3917</t>
+          <t>4511</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYN KATE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>918</t>
+          <t>1059</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-802</t>
+          <t>CR20231102-938</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>ST WILLIAM THE HERMIT MAGSINGAL</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>20,416.67</t>
+          <t>2,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,694.58</t>
+          <t>311.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3916</t>
+          <t>4510</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYN KATE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>918</t>
+          <t>1059</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-802</t>
+          <t>CR20231102-938</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>EMPERADOR, IMELDA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>20,416.67</t>
+          <t>3,412.50</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,694.58</t>
+          <t>424.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3915</t>
+          <t>4509</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>917</t>
+          <t>1059</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-801</t>
+          <t>CR20231102-938</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>AQUINO, MARLEO/LEA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3914</t>
+          <t>4508</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>916</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-800</t>
+          <t>CR20231102-937</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>MACUGAY, CLAIRE</t>
+          <t>ANCHETA, DAISY</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3913</t>
+          <t>4507</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>916</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-800</t>
+          <t>CR20231102-937</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DELA ROSA, VIRGILIO/SAGER, JACKYLYN</t>
+          <t>PALPALLATOC, APRIL JOY</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>24,485.00</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3912</t>
+          <t>4506</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>916</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-800</t>
+          <t>CR20231102-937</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>MASSALO, JEFFERSON</t>
+          <t>BEREDO, MARIA LEONORA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>7,612.50</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>947.76</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3911</t>
+          <t>4505</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>916</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-800</t>
+          <t>CR20231102-937</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>FIGURACION, JOZEN</t>
+          <t>LEGAMIA, JUSTINE CLARISSE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>8,409.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,744.87</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3910</t>
+          <t>4504</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>916</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-800</t>
+          <t>CR20231102-937</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>GALANO, EVANGELINE</t>
+          <t>SANSANO, WILFRELYN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>5,187.50</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3909</t>
+          <t>4503</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>916</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-800</t>
+          <t>CR20231102-937</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BAGAOISAN, RONALYN</t>
+          <t>SORIANO, RAMONA LIZA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>2,917.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,452.50</t>
+          <t>363.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3908</t>
+          <t>4502</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>915</t>
+          <t>1057</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-799</t>
+          <t>CR20231102-936</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>SACALAMITAO, PEPITO</t>
+          <t>SY, CHARMAIN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>10,584.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>1,317.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3907</t>
+          <t>4501</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>915</t>
+          <t>1057</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-799</t>
+          <t>CR20231102-936</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>SACALAMITAO, PEPITO</t>
+          <t>DALIPOG, JULIE ANN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>15,200.00</t>
+          <t>25,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,892.40</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3906</t>
+          <t>4500</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>915</t>
+          <t>1057</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-799</t>
+          <t>CR20231102-936</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>SACALAMITAO, PEPITO</t>
+          <t>QOUICHO, JOAN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3905</t>
+          <t>4499</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>915</t>
+          <t>1057</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-799</t>
+          <t>CR20231102-936</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>JALNAPURE, MELANIE</t>
+          <t>ALIBIN, NANETTE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>8,983.33</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,118.42</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3904</t>
+          <t>4498</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>915</t>
+          <t>1057</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-799</t>
+          <t>CR20231102-936</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>JALNAPURE, MELANIE</t>
+          <t>FORMOSO, ROSLYN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>8,983.33</t>
+          <t>8,605.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,118.42</t>
+          <t>1,071.32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3903</t>
+          <t>4497</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>915</t>
+          <t>1057</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-799</t>
+          <t>CR20231102-936</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM DONNA</t>
+          <t>NARRA, REGIE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3896</t>
+          <t>4496</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>913</t>
+          <t>1056</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-798</t>
+          <t>CR20231102-935</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>BAGUNU, TERESITA</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>10,458.00</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3895</t>
+          <t>4495</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>912</t>
+          <t>1056</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-797</t>
+          <t>CR20231102-935</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>LADIA, LINA</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>58,800.00</t>
+          <t>2,291.67</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>7,320.60</t>
+          <t>285.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3894</t>
+          <t>4494</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>912</t>
+          <t>1056</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-797</t>
+          <t>CR20231102-935</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>LADIA, LINA</t>
+          <t>CALVO, VILMA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>9,333.33</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>3,137.40</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3893</t>
+          <t>4493</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>912</t>
+          <t>1056</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-797</t>
+          <t>CR20231102-935</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>PE, HANILANE</t>
+          <t>VILLANUEVA, REYNA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>4,584.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>3,137.40</t>
+          <t>570.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3892</t>
+          <t>4492</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>912</t>
+          <t>1056</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-797</t>
+          <t>CR20231102-935</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>BARTOLOME, SOFEL</t>
+          <t>ORGANO, DELICIA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,500.00</t>
+          <t>2,041.46</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>560.25</t>
+          <t>254.16</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>