--- v0 (2026-02-28)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3567</t>
+          <t>3891</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>841</t>
+          <t>912</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-733</t>
+          <t>CR20230803-797</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>VILLAFLOR, HARRISON</t>
+          <t>BARTOLOME, SOFEL</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>36,500.00</t>
+          <t>58,800.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.125</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>4,544.25</t>
+          <t>6,100.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3566</t>
+          <t>3890</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEYY MARILOU</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>912</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-732</t>
+          <t>CR20230803-797</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>VILLAFLOR, HARRISON</t>
+          <t>ALBANO, AILEEN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>40,000.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.125</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>4,980.00</t>
+          <t>8,715.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3565</t>
+          <t>3883</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEYY MARILOU</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>910</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-732</t>
+          <t>CR20230803-796</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>PARADO, EMERSON/JANET</t>
+          <t>ALBANO, AILEEN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>46,500.00</t>
+          <t>43,200.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.125</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,859.50</t>
+          <t>4,482.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3564</t>
+          <t>3882</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEYY MARILOU</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>910</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-732</t>
+          <t>CR20230803-796</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>PARADO, EMERSON/JANET</t>
+          <t>BAILEY, MARILOU</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>37,500.00</t>
+          <t>29,500.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>2,448.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3563</t>
+          <t>3881</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEYY MARILOU</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>910</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-732</t>
+          <t>CR20230803-796</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>BAILEY, MARILOU</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>14,500.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>1,203.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3562</t>
+          <t>3880</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEYY MARILOU</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>910</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-732</t>
+          <t>CR20230803-796</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>BAILEY, MARILOU</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3561</t>
+          <t>3879</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEYY MARILOU</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>910</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-732</t>
+          <t>CR20230803-796</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>BAILEY, MARILOU</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>14,500.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,229.69</t>
+          <t>1,203.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3560</t>
+          <t>3878</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>839</t>
+          <t>910</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-731</t>
+          <t>CR20230803-796</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>WAGAYEN, ANGELITA/DAVID</t>
+          <t>BAILEY, MARILOU</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>153,500.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>19,110.75</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3559</t>
+          <t>3877</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>839</t>
+          <t>909</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-731</t>
+          <t>CR20230803-795</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CALSADA, FIDELA/ALBERT</t>
+          <t>NALUNDASAN, LEIFCHARD</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>153,500.00</t>
+          <t>96,125.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>12,740.50</t>
+          <t>7,978.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3558</t>
+          <t>3876</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>839</t>
+          <t>909</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-731</t>
+          <t>CR20230803-795</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>71,875.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>8,948.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3557</t>
+          <t>3875</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>839</t>
+          <t>909</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-731</t>
+          <t>CR20230803-795</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>GALANO, JHOAN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>7,816.09</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>973.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3556</t>
+          <t>3874</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>839</t>
+          <t>908</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-731</t>
+          <t>CR20230803-794</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH</t>
+          <t>GALANO, JHOAN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>7,816.09</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>311.25</t>
+          <t>973.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3555</t>
+          <t>3873</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>839</t>
+          <t>908</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-731</t>
+          <t>CR20230803-794</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANNE CARLOU</t>
+          <t>GALANO, JHOAN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>7,816.09</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>619.73</t>
+          <t>973.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3554</t>
+          <t>3872</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>838</t>
+          <t>908</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-730</t>
+          <t>CR20230803-794</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CASTILLO, ESMERALDA</t>
+          <t>GALANO, JHOAN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>208,000.00</t>
+          <t>7,816.09</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>17,264.00</t>
+          <t>973.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3553</t>
+          <t>3871</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>837</t>
+          <t>908</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-729</t>
+          <t>CR20230803-794</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>DATUIN, DOROTHY</t>
+          <t>AGAG, RHYSSA VICENTE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>147,500.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>6,121.25</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3552</t>
+          <t>3870</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>837</t>
+          <t>908</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-729</t>
+          <t>CR20230803-794</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>DATUIN, DOROTHY</t>
+          <t>AGAG, RHYSSA VICENTE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>147,500.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>6,121.25</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3551</t>
+          <t>3869</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>837</t>
+          <t>908</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-729</t>
+          <t>CR20230803-794</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, NANCY</t>
+          <t>AGAG, RHYSSA VICENTE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3550</t>
+          <t>3868</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BORROMEO, MARY ROSE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>836</t>
+          <t>907</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-728</t>
+          <t>CR20230803-793</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ANCHTA, IVY CLAIRE</t>
+          <t>ALBANO, AILEEN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>101.68</t>
+          <t>1,743.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3549</t>
+          <t>3867</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BORROMEO, MARY ROSE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>836</t>
+          <t>907</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-728</t>
+          <t>CR20230803-793</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>ALBANO, AILEEN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>43,200.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>614.84</t>
+          <t>896.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3548</t>
+          <t>3866</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BORROMEO, MARY ROSE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>836</t>
+          <t>907</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-728</t>
+          <t>CR20230803-793</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>BARTOLOME, SOFEL</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>58,800.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,220.10</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>