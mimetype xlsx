--- v1 (2026-04-26)
+++ v2 (2026-06-13)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3891</t>
+          <t>4491</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>912</t>
+          <t>1056</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-797</t>
+          <t>CR20231102-935</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>BARTOLOME, SOFEL</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>58,800.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.125</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>6,100.50</t>
+          <t>593.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3890</t>
+          <t>4490</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>912</t>
+          <t>1055</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-797</t>
+          <t>CR20231102-934</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ALBANO, AILEEN</t>
+          <t>TAN, EDITH</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>13,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.125</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>8,715.00</t>
+          <t>1,618.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3883</t>
+          <t>4489</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>910</t>
+          <t>1055</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-796</t>
+          <t>CR20231102-934</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ALBANO, AILEEN</t>
+          <t>PE, HANNILANE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>43,200.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.125</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>4,482.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3882</t>
+          <t>4488</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>910</t>
+          <t>1055</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-796</t>
+          <t>CR20231102-934</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>BAILEY, MARILOU</t>
+          <t>BARTOLOME, SOFEL</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>29,500.00</t>
+          <t>17,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,448.50</t>
+          <t>2,116.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3881</t>
+          <t>4487</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>CUCHAPIN, JULIUS</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>910</t>
+          <t>1054</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-796</t>
+          <t>CR20231102-933</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>BAILEY, MARILOU</t>
+          <t>MUNIO, ROLLY/BEN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>14,500.00</t>
+          <t>65,933.32</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,203.50</t>
+          <t>2,736.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3880</t>
+          <t>4486</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>CUCHAPIN, JULIUS</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>910</t>
+          <t>1054</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-796</t>
+          <t>CR20231102-933</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>BAILEY, MARILOU</t>
+          <t>INOVEJAS, MARINO/NICOLASA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>69,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>2,863.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3879</t>
+          <t>4485</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>GUTTIEREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>910</t>
+          <t>1053</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-796</t>
+          <t>CR20231102-932</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>BAILEY, MARILOU</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>14,500.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,203.50</t>
+          <t>2,091.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3878</t>
+          <t>4484</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>GUTTIEREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>910</t>
+          <t>1053</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-796</t>
+          <t>CR20231102-932</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>BAILEY, MARILOU</t>
+          <t>LOMIBAOI, MARILYN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>7,950.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3877</t>
+          <t>4483</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>GUTTIEREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>909</t>
+          <t>1053</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-795</t>
+          <t>CR20231102-932</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>NALUNDASAN, LEIFCHARD</t>
+          <t>LOMIBAOI, MARILYN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>96,125.00</t>
+          <t>36,300.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>7,978.38</t>
+          <t>3,012.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3876</t>
+          <t>4482</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>GUTTIEREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>909</t>
+          <t>1053</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-795</t>
+          <t>CR20231102-932</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>DE VERA, FHOEBIE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>71,875.00</t>
+          <t>68,800.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>8,948.44</t>
+          <t>5,710.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3875</t>
+          <t>4481</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>GUTTIEREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>909</t>
+          <t>1053</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-795</t>
+          <t>CR20231102-932</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>GALANO, JHOAN</t>
+          <t>DE VERA, FHOEBIE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>7,816.09</t>
+          <t>88,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>973.10</t>
+          <t>7,345.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3874</t>
+          <t>4480</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>1052</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-794</t>
+          <t>CR20231102-931</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>GALANO, JHOAN</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>7,816.09</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>973.10</t>
+          <t>2,091.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3873</t>
+          <t>4479</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>1052</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-794</t>
+          <t>CR20231102-931</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>GALANO, JHOAN</t>
+          <t>LOMIBAOI, MARILYN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>7,816.09</t>
+          <t>7,950.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>973.10</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3872</t>
+          <t>4478</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>1051</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-794</t>
+          <t>CR20231102-930</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>GALANO, JHOAN</t>
+          <t>LOMIBAO, MARILYN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>7,816.09</t>
+          <t>36,300.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>973.10</t>
+          <t>3,012.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3871</t>
+          <t>4477</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>1051</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-794</t>
+          <t>CR20231102-930</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>AGAG, RHYSSA VICENTE</t>
+          <t>DE VERA, FHOEBIE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>68,800.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>5,710.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3870</t>
+          <t>4476</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>1051</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-794</t>
+          <t>CR20231102-930</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>AGAG, RHYSSA VICENTE</t>
+          <t>DE VERA, FHOEBIE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>88,500.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>7,345.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3869</t>
+          <t>4475</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>1051</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-794</t>
+          <t>CR20231102-930</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>AGAG, RHYSSA VICENTE</t>
+          <t>SERVITO, LOURDES</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>879.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3868</t>
+          <t>4474</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MARY ROSE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>907</t>
+          <t>1051</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-793</t>
+          <t>CR20231102-930</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ALBANO, AILEEN</t>
+          <t>DE VERA, MELCHOR</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>2,300.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.025</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,743.00</t>
+          <t>381.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3867</t>
+          <t>4473</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MARY ROSE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>907</t>
+          <t>1051</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-793</t>
+          <t>CR20231102-930</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ALBANO, AILEEN</t>
+          <t>PARAYNO, ALMA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>43,200.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.025</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>896.40</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3866</t>
+          <t>4468</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MARY ROSE</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>907</t>
+          <t>1049</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-793</t>
+          <t>CR20231102-929</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>BARTOLOME, SOFEL</t>
+          <t>BALUTAN, REINA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>58,800.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.025</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,220.10</t>
+          <t>2,142.44</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>