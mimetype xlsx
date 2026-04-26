--- v0 (2026-02-28)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3524</t>
+          <t>3845</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>831</t>
+          <t>903</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-724</t>
+          <t>CR20230803-789</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>MABALO, JESUSA</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>17,250.00</t>
+          <t>28,875.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,863.50</t>
+          <t>2,396.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3523</t>
+          <t>3844</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>831</t>
+          <t>903</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-724</t>
+          <t>CR20230803-789</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>88,500.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>614.84</t>
+          <t>7,345.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3522</t>
+          <t>3843</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>831</t>
+          <t>903</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-724</t>
+          <t>CR20230803-789</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>VENTURA, MELBA</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>191.25</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3521</t>
+          <t>3842</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>831</t>
+          <t>902</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-724</t>
+          <t>CR20230803-788</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>PALACAY, MARILYN</t>
+          <t>TOLENTINO, NANCY</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3520</t>
+          <t>3841</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>902</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-723</t>
+          <t>CR20230803-788</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>TOLENTINO, NANCY</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>191.25</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3519</t>
+          <t>3840</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>902</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-723</t>
+          <t>CR20230803-788</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>RIVERAL, REX VINCENT</t>
+          <t>TOLENTINO, NANCY</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>774.67</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3518</t>
+          <t>3839</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>902</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-723</t>
+          <t>CR20230803-788</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DEGALA, RICHARD</t>
+          <t>ZUNIGA, MARIETTA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>23,041.38</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>956.22</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3517</t>
+          <t>3838</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>902</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-723</t>
+          <t>CR20230803-788</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>MALACAS, GREGORIO</t>
+          <t>ZUNIGA, MARIETTA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>14,291.25</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>593.09</t>
+          <t>3,137.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3516</t>
+          <t>3837</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>901</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-723</t>
+          <t>CR20230803-787</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BAGAMASPAD, CAROLYN</t>
+          <t>TOLENTINO, NANCY</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3515</t>
+          <t>3836</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>901</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-723</t>
+          <t>CR20230803-787</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ROSARIO</t>
+          <t>TOLENTINO, NANCY</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>191.23</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3514</t>
+          <t>3835</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>901</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-722</t>
+          <t>CR20230803-787</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>DAHILIG, MAEBELLE</t>
+          <t>ANCHETA, IVY CLARE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>10,208.13</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>847.27</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3513</t>
+          <t>3834</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>901</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-722</t>
+          <t>CR20230803-787</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEV</t>
+          <t>ANCHETA, IVY CLARE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3512</t>
+          <t>3833</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>901</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-722</t>
+          <t>CR20230803-787</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>7,250.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>902.63</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3511</t>
+          <t>3832</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>901</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-722</t>
+          <t>CR20230803-787</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>16,833.32</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,095.75</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3510</t>
+          <t>3831</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>900</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-722</t>
+          <t>CR20230803-786</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, GERLIE</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>614.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3509</t>
+          <t>3830</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANNN ENGELINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>900</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-722</t>
+          <t>CR20230803-786</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>3,666.25</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>456.45</t>
+          <t>614.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3508</t>
+          <t>3829</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>900</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-721</t>
+          <t>CR20230803-786</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>CUNANAN, REIA</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>11,500.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,431.75</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3507</t>
+          <t>3828</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>900</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-721</t>
+          <t>CR20230803-786</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CUNANAN, REIA</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>12,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,494.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3506</t>
+          <t>3827</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>900</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-721</t>
+          <t>CR20230803-786</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CUNANAN, REIA</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>39,500.00</t>
+          <t>3,674.63</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>4,917.75</t>
+          <t>457.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3505</t>
+          <t>3826</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>900</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-721</t>
+          <t>CR20230803-786</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CUNANAN, REIA</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>39,500.00</t>
+          <t>3,674.63</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>4,917.75</t>
+          <t>457.49</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>