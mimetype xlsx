--- v1 (2026-04-26)
+++ v2 (2026-06-13)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3845</t>
+          <t>4447</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>903</t>
+          <t>1046</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-789</t>
+          <t>CR20231102-926</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>AGAG, RHYSSA VICENTE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,396.63</t>
+          <t>1,867.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3844</t>
+          <t>4446</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>903</t>
+          <t>1045</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-789</t>
+          <t>CR20231102-925</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>ALEJANDRE, JUDY</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>88,500.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>7,345.50</t>
+          <t>3,137.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3843</t>
+          <t>4445</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMALYN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>903</t>
+          <t>1045</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-789</t>
+          <t>CR20231102-925</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DONNA</t>
+          <t>CALIJA, VINZ</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>3,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>373.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3842</t>
+          <t>4444</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>1045</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-788</t>
+          <t>CR20231102-925</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, NANCY</t>
+          <t>LAGASCA, EDDIE/ MARY GRACE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3841</t>
+          <t>4443</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>1045</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-788</t>
+          <t>CR20231102-925</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, NANCY</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3840</t>
+          <t>4442</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>1045</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-788</t>
+          <t>CR20231102-925</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, NANCY</t>
+          <t>CALIJA, NEHEMIAH/DULCE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>3,750.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>311.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3839</t>
+          <t>4441</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>1045</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-788</t>
+          <t>CR20231102-925</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ZUNIGA, MARIETTA</t>
+          <t>CALIJA, ANN CARLOU</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>7,466.67</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>619.73</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3838</t>
+          <t>4440</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>1044</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-788</t>
+          <t>CR20231102-924</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ZUNIGA, MARIETTA</t>
+          <t>AGUSTIN, MELINDA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>36,300.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>3,137.40</t>
+          <t>4,519.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3837</t>
+          <t>4439</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>1044</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-787</t>
+          <t>CR20231102-924</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, NANCY</t>
+          <t>ALCID, RITA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>127,167.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>10,554.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3836</t>
+          <t>4438</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>1044</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-787</t>
+          <t>CR20231102-924</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, NANCY</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>3,674.33</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>457.45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3835</t>
+          <t>4437</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>1044</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-787</t>
+          <t>CR20231102-924</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLARE</t>
+          <t>TOLENTINO, NANCY</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>101.68</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3834</t>
+          <t>4436</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>1043</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-787</t>
+          <t>CR20231102-923</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLARE</t>
+          <t>DOMINGO, JOHNSON</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>106,937.46</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>101.68</t>
+          <t>8,875.81</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3833</t>
+          <t>4435</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>1043</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-787</t>
+          <t>CR20231102-923</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>ANCHETA, IVY CLARE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>0.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3832</t>
+          <t>4434</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>1043</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-787</t>
+          <t>CR20231102-923</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>0.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
           <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3831</t>
+          <t>4433</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>1043</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-786</t>
+          <t>CR20231102-923</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>0.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>614.84</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3830</t>
+          <t>4432</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>1043</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-786</t>
+          <t>CR20231102-923</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>UY, MARLENE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>614.84</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3829</t>
+          <t>4431</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>1043</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-786</t>
+          <t>CR20231102-923</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>SARMIENTO, MARLENE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,779.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3828</t>
+          <t>4430</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>1042</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-786</t>
+          <t>CR20231102-922</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>RESPICIO, LEONORA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>23,041.25</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>2,868.64</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3827</t>
+          <t>4429</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>1042</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-786</t>
+          <t>CR20231102-922</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>VENTURA, MELBA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>3,674.63</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>457.49</t>
+          <t>382.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3826</t>
+          <t>4428</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>1042</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-786</t>
+          <t>CR20231102-922</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>GARVIDA, ROSARIO</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>3,674.63</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>457.49</t>
+          <t>191.23</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>