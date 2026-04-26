--- v0 (2026-02-28)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3504</t>
+          <t>3825</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>899</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-721</t>
+          <t>CR20230803-785</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CUNANAN, REIA</t>
+          <t>UY, MARLENE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>39,500.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>4,917.75</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3503</t>
+          <t>3824</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>899</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-721</t>
+          <t>CR20230803-785</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>UY, MARLENE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3502</t>
+          <t>3823</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MARCHELLE ANN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>827</t>
+          <t>899</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-720</t>
+          <t>CR20230803-785</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND</t>
+          <t>SARMIENTO, MARLENE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,549.33</t>
+          <t>1,779.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3501</t>
+          <t>3822</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MARCHELLE ANN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>827</t>
+          <t>899</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-720</t>
+          <t>CR20230803-785</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND</t>
+          <t>SARMIENTO, MARLENE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,549.33</t>
+          <t>1,779.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3500</t>
+          <t>3821</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MARCHELLE ANN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>827</t>
+          <t>899</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-720</t>
+          <t>CR20230803-785</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND</t>
+          <t>RESPICIO, LEONORA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>23,041.25</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,549.33</t>
+          <t>2,868.64</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3499</t>
+          <t>3820</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MARCHELLE ANN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>827</t>
+          <t>899</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-720</t>
+          <t>CR20230803-785</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND</t>
+          <t>RESPICIO, LEONORA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>23,041.25</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,549.33</t>
+          <t>2,868.64</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3498</t>
+          <t>3819</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MARCHELLE ANN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>827</t>
+          <t>898</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-720</t>
+          <t>CR20230803-784</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND</t>
+          <t>VENTURA, MELBA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,549.33</t>
+          <t>382.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3497</t>
+          <t>3818</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>826</t>
+          <t>898</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-719</t>
+          <t>CR20230803-784</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CLARO, HAZEL ANN</t>
+          <t>VENTURA, MELBA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>44,800.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>3,718.40</t>
+          <t>382.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3496</t>
+          <t>3817</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>826</t>
+          <t>898</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-719</t>
+          <t>CR20230803-784</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>LEGAMIA, JUSTINE CLARISSE</t>
+          <t>GARVIDA, ROSARIO</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>191.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3495</t>
+          <t>3816</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>826</t>
+          <t>898</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-719</t>
+          <t>CR20230803-784</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>LEGAMIA, JUSTINE CLARISSE</t>
+          <t>GARVIDA, ROSARIO</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>15,200.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,261.60</t>
+          <t>191.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3494</t>
+          <t>3815</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>826</t>
+          <t>898</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-719</t>
+          <t>CR20230803-784</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>LEGAMIA, JUSTINE CLARISSE</t>
+          <t>MALACAS, GREGORIO</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,186.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3493</t>
+          <t>3814</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>826</t>
+          <t>898</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-719</t>
+          <t>CR20230803-784</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>PALPAL-LATOC, APRIL</t>
+          <t>MALACAS, GREGORIO</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>3,137.40</t>
+          <t>1,186.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3487</t>
+          <t>3813</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>897</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-718</t>
+          <t>CR20230803-783</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>BEREDO, MA LEONORA</t>
+          <t>CADAVONA, JULIET</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>18,300.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2,278.35</t>
+          <t>382.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3486</t>
+          <t>3812</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>897</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-718</t>
+          <t>CR20230803-783</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>BEREDO, MA LEONORA</t>
+          <t>CADAVONA, JULIET</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>382.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3485</t>
+          <t>3811</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>897</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-718</t>
+          <t>CR20230803-783</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>BEREDO, MA LEONORA</t>
+          <t>RIVERAL, REX VINCENT</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>1,549.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3484</t>
+          <t>3810</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>897</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-718</t>
+          <t>CR20230803-783</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, RAMONA LIZA</t>
+          <t>RIVERAL, REX VINCENT</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>2,917.00</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>363.17</t>
+          <t>1,549.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3483</t>
+          <t>3809</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>897</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-718</t>
+          <t>CR20230803-783</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DALIPOG, JULIE ANN</t>
+          <t>DEGALA, RICHARD</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>23,041.38</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>1,912.43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3482</t>
+          <t>3808</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>897</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-718</t>
+          <t>CR20230803-783</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>QUIOCHO, JOAN</t>
+          <t>DEGALA, RICHARD</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>23,041.38</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>1,912.43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3481</t>
+          <t>3807</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>823</t>
+          <t>896</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-717</t>
+          <t>CR20230803-782</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ALIBIN, NANETTE</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3480</t>
+          <t>3806</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>823</t>
+          <t>896</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-717</t>
+          <t>CR20230803-782</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, DAISY</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>