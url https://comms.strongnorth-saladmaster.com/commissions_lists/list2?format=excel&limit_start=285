--- v1 (2026-04-26)
+++ v2 (2026-06-13)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3825</t>
+          <t>4427</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>1042</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-785</t>
+          <t>CR20231102-922</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>UY, MARLENE</t>
+          <t>MALACAS, GREGORIO</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>1,186.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3824</t>
+          <t>4426</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>1042</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-785</t>
+          <t>CR20231102-922</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>UY, MARLENE</t>
+          <t>CADAVONA, JULIET</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>382.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3823</t>
+          <t>4425</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>1042</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-785</t>
+          <t>CR20231102-922</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>SARMIENTO, MARLENE</t>
+          <t>RIVERAL, REX VINCENT</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,779.31</t>
+          <t>1,549.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3822</t>
+          <t>4419</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>1040</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-785</t>
+          <t>CR20231102-921</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SARMIENTO, MARLENE</t>
+          <t>YUSON, KEITH NICO</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,779.31</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3821</t>
+          <t>4418</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>1040</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-785</t>
+          <t>CR20231102-921</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>RESPICIO, LEONORA</t>
+          <t>DOMINGO, JOHNSON</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>23,041.25</t>
+          <t>106,937.46</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,868.64</t>
+          <t>4,437.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3820</t>
+          <t>4417</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>1040</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-785</t>
+          <t>CR20231102-921</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>RESPICIO, LEONORA</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>23,041.25</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,868.64</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3819</t>
+          <t>4416</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>1039</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-784</t>
+          <t>CR20231102-920</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>VENTURA, MELBA</t>
+          <t>CASTRO, GEMMA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>24,583.33</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>382.49</t>
+          <t>510.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3818</t>
+          <t>4415</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>1039</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-784</t>
+          <t>CR20231102-920</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>VENTURA, MELBA</t>
+          <t>YAPO, MAY ROSE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>14,854.67</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>382.49</t>
+          <t>1,232.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3817</t>
+          <t>4414</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>1039</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-784</t>
+          <t>CR20231102-920</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ROSARIO</t>
+          <t>YAPO, MAY ROSE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>14,854.67</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>191.23</t>
+          <t>1,232.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3816</t>
+          <t>4413</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>1039</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-784</t>
+          <t>CR20231102-920</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ROSARIO</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.075</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>191.23</t>
+          <t>1,361.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3815</t>
+          <t>4412</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>1039</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-784</t>
+          <t>CR20231102-920</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>MALACAS, GREGORIO</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>14,291.25</t>
+          <t>28,875.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.075</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,186.17</t>
+          <t>1,797.47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3814</t>
+          <t>4411</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>1038</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-784</t>
+          <t>CR20231102-919</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MALACAS, GREGORIO</t>
+          <t>DAGURO, ROBERT/MARIE JANE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>14,291.25</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,186.17</t>
+          <t>714.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3813</t>
+          <t>4410</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>897</t>
+          <t>1038</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-783</t>
+          <t>CR20231102-919</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>AGTANG,  ROMNICK</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>382.49</t>
+          <t>453.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3812</t>
+          <t>4409</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>897</t>
+          <t>1038</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-783</t>
+          <t>CR20231102-919</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>28,875.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>382.49</t>
+          <t>599.16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3811</t>
+          <t>4408</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>897</t>
+          <t>1038</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-783</t>
+          <t>CR20231102-919</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>RIVERAL, REX VINCENT</t>
+          <t>RAFAEL, MARIBEL</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>11,750.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,549.33</t>
+          <t>1,462.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3810</t>
+          <t>4407</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>897</t>
+          <t>1038</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-783</t>
+          <t>CR20231102-919</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>RIVERAL, REX VINCENT</t>
+          <t>RAFAEL, MARIBEL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>11,750.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,549.33</t>
+          <t>1,462.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3809</t>
+          <t>4406</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>897</t>
+          <t>1037</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-783</t>
+          <t>CR20231102-918</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DEGALA, RICHARD</t>
+          <t>ONG, JOHN ERICSON</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>23,041.38</t>
+          <t>161,312.52</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,912.43</t>
+          <t>20,083.41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3808</t>
+          <t>4405</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>897</t>
+          <t>1036</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-783</t>
+          <t>CR20231102-917</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DEGALA, RICHARD</t>
+          <t>BAGAY, JOANE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>23,041.38</t>
+          <t>64,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,912.43</t>
+          <t>10,624.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3807</t>
+          <t>4404</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>896</t>
+          <t>1036</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-782</t>
+          <t>CR20231102-917</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>BAGAY, JOANE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>3,320.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3806</t>
+          <t>4403</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-08-03</t>
+          <t>2023-11-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>896</t>
+          <t>1036</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230803-782</t>
+          <t>CR20231102-917</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>ABAYA, KIMBERLY</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>16,600.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>