--- v0 (2026-02-28)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3459</t>
+          <t>3783</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-07-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ASUNCION, ETHELDREDA (100$)</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>820</t>
+          <t>890</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-714</t>
+          <t>CR20230701-777</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>MACUGAY, CLAIRE</t>
+          <t>PAREL, ELIZABETH/BRACEROS, JAY ROGER/ALVAREZ, STEPHEN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>28,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>5,810.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3458</t>
+          <t>3777</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-06-29</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>820</t>
+          <t>887</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-714</t>
+          <t>CR20230629-776</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ORCINO, VIVA ROSS</t>
+          <t>BARTOLOME, SOFEL</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>2,614.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3457</t>
+          <t>3772</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>885</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-713</t>
+          <t>CR20230627-774</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CASTILLO, ESMERALDA</t>
+          <t>PARAYNO, ALMA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>208,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>32,801.60</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3456</t>
+          <t>3771</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>885</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-713</t>
+          <t>CR20230627-774</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>MASALLO, JEFFERSON</t>
+          <t>VILLACORTA, SHERYL</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>13,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>1,079.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3455</t>
+          <t>3770</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>885</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-713</t>
+          <t>CR20230627-774</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>MANGLAL-LAN, CIELO MARIE</t>
+          <t>LALANGAN, ROLANDO</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>28,875.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>4,793.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3454</t>
+          <t>3769</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>885</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-713</t>
+          <t>CR20230627-774</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>FIGURACION, JOZEN</t>
+          <t>VERCELES, JEANIE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>11,729.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,433.77</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3453</t>
+          <t>3762</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>883</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-713</t>
+          <t>CR20230627-772</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>GALANO, EVANGELINE</t>
+          <t>MACUGAY, CLAIRE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.25</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3452</t>
+          <t>3761</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>883</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-713</t>
+          <t>CR20230627-772</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>BAGAOISAN, RONALYN</t>
+          <t>ORCINO, VIVA ROS</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.25</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,452.50</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3451</t>
+          <t>3760</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>883</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-712</t>
+          <t>CR20230627-772</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ALONZO, EMIL</t>
+          <t>DOMINGO, ARACELI</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>46,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>5,727.00</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3450</t>
+          <t>3759</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>883</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-712</t>
+          <t>CR20230627-772</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ALONZO, EMIL</t>
+          <t>CAROY, MIRIAM</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3449</t>
+          <t>3758</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>883</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-712</t>
+          <t>CR20230627-772</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>RABANG, PAUL</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3448</t>
+          <t>3757</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>883</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-712</t>
+          <t>CR20230627-772</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>MASALLO, JEFFERSON</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>15,200.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,261.60</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3447</t>
+          <t>3750</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>881</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-712</t>
+          <t>CR20230627-770</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>JALNAPURE, MELANIE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>26,400.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>3,286.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3446</t>
+          <t>3749</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>817</t>
+          <t>881</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-711</t>
+          <t>CR20230627-770</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, PHOEBE/BATAC, MARIO/ALDAVE, EMMA</t>
+          <t>JALNAPURE, MELANIE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>66,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>8,217.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3445</t>
+          <t>3748</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN (100$)</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>816</t>
+          <t>881</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-710</t>
+          <t>CR20230627-770</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>BODIN, SHIRLEY/DATUIN, DOROTHY/RAMOS, MELITA</t>
+          <t>CAROY, MIRIAM DONNA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3444</t>
+          <t>3747</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN EENGELINE (100$)</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>815</t>
+          <t>880</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-709</t>
+          <t>CR20230627-769</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN/RESPICIO, LEONORA/RAMOS CHRISTAL</t>
+          <t>COLLERA, GERLIE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>75,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>9,337.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3443</t>
+          <t>3746</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-05-04</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE (100$)</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>814</t>
+          <t>880</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230504-708</t>
+          <t>CR20230627-769</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, ELOISA/CASTILLO, ESMERALDA/VINOYA, ISABEL</t>
+          <t>RABANG, PAUL</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3442</t>
+          <t>3706</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-05-04</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA (100$)</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>813</t>
+          <t>869</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230504-707</t>
+          <t>CR20230627-758</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA/CALSADA, FIDELA/GALAT, MARLYN</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3441</t>
+          <t>3705</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-05-04</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA (100$)</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>813</t>
+          <t>869</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230504-707</t>
+          <t>CR20230627-758</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA/WAGAYEN, ANGELITA/MATIAS, MERELY</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3440</t>
+          <t>3704</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-05-04</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>812</t>
+          <t>869</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230504-706</t>
+          <t>CR20230627-758</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, THERESA/MERCADO, FULGENCIO/MARTIN, LEILANIE</t>
+          <t>LORENZO, CHELLO</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>8,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,411.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>