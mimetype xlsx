--- v1 (2026-04-26)
+++ v2 (2026-06-15)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3783</t>
+          <t>4382</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-07-01</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA (100$)</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>1030</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230701-777</t>
+          <t>CR20230928-911</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH/BRACEROS, JAY ROGER/ALVAREZ, STEPHEN</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>14,291.68</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3777</t>
+          <t>4381</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-06-29</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>887</t>
+          <t>1030</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230629-776</t>
+          <t>CR20230928-911</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>BARTOLOME, SOFEL</t>
+          <t>LORENZO, CHELLO</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>8,500.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,614.50</t>
+          <t>1,411.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3772</t>
+          <t>4380</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>885</t>
+          <t>1030</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-774</t>
+          <t>CR20230928-911</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>PARAYNO, ALMA</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>13,958.33</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>2,317.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3771</t>
+          <t>4379</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>PASCUA, MARCHELLE ANN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>885</t>
+          <t>1029</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-774</t>
+          <t>CR20230928-910</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>AGUSTIN, FERDINAND/ABELLA LOVELY</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>13,000.00</t>
+          <t>74,666.67</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,079.00</t>
+          <t>6,197.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3770</t>
+          <t>4378</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>885</t>
+          <t>1028</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-774</t>
+          <t>CR20230927-909</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>LALANGAN, ROLANDO</t>
+          <t>ALBANO, AILEEN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>83,800.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>4,793.25</t>
+          <t>8,694.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3769</t>
+          <t>4377</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>885</t>
+          <t>1028</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-774</t>
+          <t>CR20230927-909</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>VERCELES, JEANIE</t>
+          <t>TAN, EDITH</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>13,100.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,630.95</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3762</t>
+          <t>4376</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>1028</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-772</t>
+          <t>CR20230927-909</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>MACUGAY, CLAIRE</t>
+          <t>PE, HANILAINE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3761</t>
+          <t>4375</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>1028</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-772</t>
+          <t>CR20230927-909</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ORCINO, VIVA ROS</t>
+          <t>BARTOLOME, SOFEL</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>17,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>2,116.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3760</t>
+          <t>4374</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>1027</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-772</t>
+          <t>CR20230927-908</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ARACELI</t>
+          <t>RAMOS, CRISTINA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3759</t>
+          <t>4373</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>1027</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-772</t>
+          <t>CR20230927-908</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>VILLAFLOR, HARRISON</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>29,750.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>3,703.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3758</t>
+          <t>4372</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>1027</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-772</t>
+          <t>CR20230927-908</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>RABANG, PAUL</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3757</t>
+          <t>4371</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>1027</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-772</t>
+          <t>CR20230927-908</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MASALLO, JEFFERSON</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3750</t>
+          <t>4370</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>1027</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-770</t>
+          <t>CR20230927-908</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>JALNAPURE, MELANIE</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>26,400.00</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>3,286.80</t>
+          <t>1,229.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3749</t>
+          <t>4369</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>1026</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-770</t>
+          <t>CR20230927-907</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>JALNAPURE, MELANIE</t>
+          <t>DOMINGO, ALMA LUZ</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>66,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>8,217.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3748</t>
+          <t>4368</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>1026</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-770</t>
+          <t>CR20230927-907</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM DONNA</t>
+          <t>RANADA, MIMI</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3747</t>
+          <t>4367</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>880</t>
+          <t>1025</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-769</t>
+          <t>CR20230927-906</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>COLLERA, GERLIE</t>
+          <t>LAGASCA, EDDIE/MARY GRACE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>9,337.50</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3746</t>
+          <t>4366</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>880</t>
+          <t>1025</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-769</t>
+          <t>CR20230927-906</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>RABANG, PAUL</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3706</t>
+          <t>4365</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>869</t>
+          <t>1025</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-758</t>
+          <t>CR20230927-906</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>CALIJA, NEHEMIAH</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>3,750.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>155.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3705</t>
+          <t>4364</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>869</t>
+          <t>1025</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-758</t>
+          <t>CR20230927-906</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>CALIJA, ANNE CARLOU</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>7,466.67</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2,372.42</t>
+          <t>309.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3704</t>
+          <t>4363</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>869</t>
+          <t>1025</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-758</t>
+          <t>CR20230927-906</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>LORENZO, CHELLO</t>
+          <t>GARCIA, MARY ROSE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>8,500.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,411.00</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>